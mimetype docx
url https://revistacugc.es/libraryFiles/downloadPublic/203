--- v0 (2025-10-24)
+++ v1 (2026-07-08)
@@ -25,50 +25,52 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="299B304C" w14:textId="52882276" w:rsidR="007C2329" w:rsidRDefault="007C2329" w:rsidP="00747204">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc121988587"/>
       <w:bookmarkStart w:id="1" w:name="_Toc84356513"/>
       <w:bookmarkStart w:id="2" w:name="_Toc125394143"/>
+      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="568C64CD" w14:textId="0784520B" w:rsidR="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A4C31DB" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="003C0FAF" w:rsidRDefault="00747204" w:rsidP="00AB6C15">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
@@ -140,3723 +142,3239 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400000" cy="922236"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BBDDAA" w14:textId="2180FE8D" w:rsidR="007C2329" w:rsidRPr="003C67CF" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w14:paraId="39BBDDAA" w14:textId="2180FE8D" w:rsidR="007C2329" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003C67CF">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Research Article</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="4078B003" w14:textId="77777777" w:rsidR="00AB6C15" w:rsidRPr="00B50389" w:rsidRDefault="00AB6C15" w:rsidP="00AB6C15">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
+          <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
-          <w:lang w:eastAsia="en-US"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="4078B003" w14:textId="77777777" w:rsidR="00AB6C15" w:rsidRPr="003C0FAF" w:rsidRDefault="00AB6C15" w:rsidP="00AB6C15">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52FAE466" w14:textId="449EF898" w:rsidR="00EE0E9C" w:rsidRPr="00B50389" w:rsidRDefault="00EE0E9C" w:rsidP="00EE0E9C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:permStart w:id="1315448355" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ARTICLE TITLE ARTICLE TITLE ARTICLE TITLE</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="1315448355"/>
+    <w:p w14:paraId="6DBC662B" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="003C67CF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="40"/>
-[...80 lines deleted...]
-    <w:p w14:paraId="79497301" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79497301" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>First name Last name1 Last name2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="484457F7" w14:textId="6E948C11" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+        <w:t>First name Surname1 Surname2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484457F7" w14:textId="6E948C11" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
-      <w:r w:rsidR="003C67CF" w:rsidRPr="007C55DD">
+      <w:r w:rsidR="003C67CF" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, Department, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D212D3" w14:textId="75030D2F" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="00E2282E" w:rsidP="003C67CF">
+    <w:p w14:paraId="62D212D3" w14:textId="75030D2F" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="000E1CF3" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="005634B1">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "mailto:autor@correo.com" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C67CF" w:rsidRPr="007C55DD">
+      <w:r w:rsidR="003C67CF" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>autor@correo.com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D9E796" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w14:paraId="11D9E796" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ORCID: 0000-0002-XXXX-XXXX-XXXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="336B24B1" w14:textId="77BB1BA0" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+        <w:t>ORCID: 0000-0002-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="336B24B1" w14:textId="77BB1BA0" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>First name Last name1 Last name2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2370707B" w14:textId="29D28BB3" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+        <w:t>First name Surname1 Surname2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2370707B" w14:textId="29D28BB3" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Institution</w:t>
       </w:r>
-      <w:r w:rsidR="003C67CF" w:rsidRPr="007C55DD">
+      <w:r w:rsidR="003C67CF" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, Department, City, Country</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E62AC0D" w14:textId="687CA20F" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="00E2282E" w:rsidP="003C67CF">
+    <w:p w14:paraId="5E62AC0D" w14:textId="687CA20F" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="000E1CF3" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="005634B1">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "mailto:autor@correo.com" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="003C67CF" w:rsidRPr="007C55DD">
+      <w:r w:rsidR="003C67CF" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>autor@correo.com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D11EB0" w14:textId="4C448F72" w:rsidR="007C2329" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w14:paraId="71D11EB0" w14:textId="4C448F72" w:rsidR="007C2329" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ORCID: 0000-0002-XXXX-XXXX-XXXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40A8D408" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+        <w:t>ORCID: 0000-0002-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8D408" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229B70E9" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+    <w:p w14:paraId="229B70E9" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="091B24C1" w14:textId="13F46A37" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w14:paraId="091B24C1" w14:textId="13F46A37" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Received 10/13/2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EC0C513" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+        <w:t>Received 13/10/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC0C513" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Accepted 10/01/2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D3FE46C" w14:textId="1D486E6B" w:rsidR="003C67CF" w:rsidRPr="007C55DD" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+        <w:t>Accepted 10 January 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3FE46C" w14:textId="1D486E6B" w:rsidR="003C67CF" w:rsidRPr="00B50389" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Published 15/01/2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="380582C7" w14:textId="09BC2FDA" w:rsidR="007C2329" w:rsidRPr="007C55DD" w:rsidRDefault="007C2329" w:rsidP="00AB6C15">
+    <w:p w14:paraId="380582C7" w14:textId="09BC2FDA" w:rsidR="007C2329" w:rsidRPr="00B50389" w:rsidRDefault="007C2329" w:rsidP="00AB6C15">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="216F8BFF" w14:textId="7411792C" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
+    <w:p w14:paraId="216F8BFF" w14:textId="7411792C" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D62919B" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
+    <w:p w14:paraId="5D62919B" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE06293" w14:textId="6D161791" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00747204" w:rsidP="00DF65A0">
+    <w:p w14:paraId="6AE06293" w14:textId="6D161791" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00DF65A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">doi: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF65A0" w:rsidRPr="007C55DD">
+        <w:t>doi</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF65A0" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>https://doi.org/xxxxxxx</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D3289DA" w14:textId="4041825D" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+        <w:t>: https://doi.org/xxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3289DA" w14:textId="4041825D" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Recommended Citation: Last Name, N. and Last Name, N. (2025). Article title. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">Recommended citation: Surname, N. and Surname, N. (2025). Article title. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Logos Guardia Civil Magazine</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>Logos Guardia Civil Journal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, 3(1), pp-pp. https://doi.org/xxxxxxx</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="096FE853" w14:textId="7325A336" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00747204">
+        <w:t>, 3(1), pp–pp. https://doi.org/xxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="096FE853" w14:textId="7325A336" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00747204">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">License: This article is published under the Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International (CC BY-NC-ND 4.0) license. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C4300A3" w14:textId="2592BD2B" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+        <w:t xml:space="preserve">Licence: This article is published under the Creative Commons Attribution-NonCommercial-NoDerivatives 4.0 International (CC BY-NC-ND 4.0) licence </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4300A3" w14:textId="2592BD2B" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Legal Deposit: M-3619-2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117C4EA0" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+    <w:p w14:paraId="117C4EA0" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NIPO online: 126-23-019-8</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E108B2" w14:textId="5A1DA74C" w:rsidR="00DF65A0" w:rsidRPr="007C55DD" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+    <w:p w14:paraId="68E108B2" w14:textId="5A1DA74C" w:rsidR="00DF65A0" w:rsidRPr="00B50389" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ISSN online: 2952-394X</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EA80512" w14:textId="77777777" w:rsidR="00EE0E9C" w:rsidRPr="007C55DD" w:rsidRDefault="00EE0E9C" w:rsidP="00DF65A0">
+        <w:t>Online ISSN: 2952-394X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EA80512" w14:textId="77777777" w:rsidR="00EE0E9C" w:rsidRPr="00B50389" w:rsidRDefault="00EE0E9C" w:rsidP="00DF65A0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31659BCB" w14:textId="53008B30" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="31659BCB" w14:textId="007146D3" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="403047861" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:permStart w:id="1476018532" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ARTICLE TITLE ARTICLE TITLE ARTICLE TITLE ARTICLE TITLE ARTICLE TITLE</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="22167CAF" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>ARTICLE TITLE ARTICLE TITLE ARTICLE TITLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22167CAF" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78C0D4CE" w14:textId="58C645E8" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="007C55DD" w:rsidP="008F39D4">
+    <w:permEnd w:id="1476018532"/>
+    <w:p w14:paraId="78C0D4CE" w14:textId="3623E405" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...115 lines deleted...]
-    <w:p w14:paraId="256E0187" w14:textId="72C5CAF4" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:permStart w:id="513418332" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. INTRODUCTION. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. TITLE OF SECTION TWO. 2.1. Title of subsection two point one. 2.2. Title of subsection two point two. 3. TITLE OF SECTION THREE. 3.1. Title of subsection three point one.  4. CONCLUSIONS AND RECOMMENDATIONS. 5. BIBLIOGRAPHICAL REFERENCES. </w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="513418332"/>
+    <w:p w14:paraId="256E0187" w14:textId="57FE7762" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Abstract: </w:t>
-[...35 lines deleted...]
-    <w:p w14:paraId="083D61DA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:permStart w:id="1393845032" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This section should provide a concise summary of the main content of the scientific article. Readers’ decision to continue reading the text depends on the information presented in this abstract. Therefore, it must provide sufficient details regarding the study’s objectives, the methodology used, the most significant results and the conclusions. Many authors find it difficult to write the abstract due to the word limit imposed by academic journals, which in our case is 250 words. This section should provide a concise summary of the main content of the scientific article. Readers’ decision to continue reading the text depends on the information presented in this abstract. Therefore, it must provide sufficient details regarding the study’s objectives, the methodology used, the most significant results and the conclusions. Many authors find it difficult to write the abstract due to the word limit imposed by academic journals, which in our case is 250 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083D61DA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:permEnd w:id="1293449549"/>
-    <w:p w14:paraId="35DF9873" w14:textId="2B2DEBDF" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="007C55DD" w:rsidP="008F39D4">
+    <w:permEnd w:id="1393845032"/>
+    <w:p w14:paraId="35DF9873" w14:textId="524164AA" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008F39D4" w:rsidRPr="007C55DD">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Abstract:</w:t>
+      </w:r>
+      <w:permStart w:id="627265762" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This section should provide a concise summary of the main content of the scientific article. Readers’ decision to continue reading the text depends on the information presented in this summary. Therefore, it should provide sufficient details regarding the study’s objectives, the methodology used, the most significant results and the conclusions. Many authors find it difficult to write the abstract due to the word limit imposed by academic journals, which in our case is 250 words. This section should provide a concise summary of the main content of the scientific article. Readers’ decision to continue reading the text depends on the information presented in this summary. Therefore, it should provide sufficient details regarding the study’s objectives, the methodology used, the most significant results, and the conclusions. Many authors find it difficult to write the summary due to the word limit imposed by academic publications, which in our case is 250 words.</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="627265762"/>
+    <w:p w14:paraId="5DE84CB7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...59 lines deleted...]
-    <w:p w14:paraId="5DE84CB7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:permStart w:id="1048779705" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Terms or short phrases (maximum 5) separated by commas, which represent the essential content of the work. These are a crucial tool to help indexers and search engines find relevant articles. </w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="1048779705"/>
+    <w:p w14:paraId="33D3F9A0" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Keywords: </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="33D3F9A0" w14:textId="2C579C98" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="007C55DD" w:rsidP="008F39D4">
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:permStart w:id="574381553" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Terms or short phrases (maximum 5) separated by commas, which represent the essential content of the work. These are a crucial tool to help indexers and search engines find relevant articles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661C2D3D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="008F39D4" w:rsidRPr="007C55DD">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...38 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62006D40" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="62006D40" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="2143233352" w:edGrp="everyone"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ABBREVIATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456C2643" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="456C2643" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>(Abbreviations in a scientific paper are reduced words that represent other complex words or sets of words by eliminating certain letters. These may include abbreviations, shortenings, acronyms, and acronyms.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6104B566" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>(In a scientific paper, abbreviations are shortened forms of words that represent other complex words or groups of words by omitting certain letters. These may include abbreviations, short forms, acronyms and initialisms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6104B566" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">In a scientific paper, abbreviations </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">In a scientific paper, abbreviations are used to improve the flow of the text and avoid the repetition of long or complex terms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAFFAD3" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>are used</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to improve writing and avoid repetition of long or complex terms. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CAFFAD3" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">When using an abbreviation or acronym in the paper to refer to a particular word or phrase, the full phrase </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must first be written out,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> followed by the abbreviation in brackets, which will then be used throughout the paper to refer to that phrase. For example, if you are going to refer to ‘Customer Relationship Management’ several times, you could write ‘Customer Relationship Management (CRM)’ the first time it is mentioned, and then use ‘CRM’ throughout the rest of the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5636324A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">When using an abbreviation or acronym in the paper to refer to a particular word or phrase, first write the complete phrase and then write in parentheses the abbreviation that </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>It is important to remember that not all readers of the paper will be familiar with technical abbreviations, so using them appropriately can improve the readability of the paper.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78341F37" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>will be used</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> throughout the paper to refer to that phrase. For example, if you are going to refer to "Customer Relationship Management" several times, you could write "Customer Relationship Management (CRM)" the first time it is mentioned, and then use "CRM" throughout the rest of the text.</w:t>
-[...56 lines deleted...]
-    <w:p w14:paraId="029E7520" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Follow the format in the example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029E7520" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Art.: Article</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13FFEEB8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="13FFEEB8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>BOE: Official State Gazette</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C75D51F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="5C75D51F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="2F7DF3A9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CP: Penal Code</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F7DF3A9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0DF9555E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>DGT: Directorate-General for Traffic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF9555E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Info: Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314CA8C1" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="314CA8C1" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>NASA: National Aeronautics and Space Administration</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F2B107" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="64F2B107" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="4D7E4D3B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NATO: North Atlantic Treaty Organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7E4D3B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>RDL: Royal Legislative Decree</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0165BBA9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="0165BBA9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="36DCF319" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNESCO: United Nations Educational, Scientific and Cultural Organisation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DCF319" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:permEnd w:id="2143233352"/>
-    <w:p w14:paraId="5566E278" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:permEnd w:id="574381553"/>
+    <w:p w14:paraId="5566E278" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1. INTRODUCTION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670AF979" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="670AF979" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="370240996" w:edGrp="everyone"/>
-[...55 lines deleted...]
-    <w:p w14:paraId="39CCCC8F" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="00E34537">
+      <w:permStart w:id="934424233" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section should set out the arguments justifying the study and enabling the reader to understand the purpose of the research. It includes the main bibliographical references supporting the hypothesis, which must be relevant, provide conclusive information and be published in high-quality media (such as academic and scientific journals, research books, amongst others). Generally, the introduction outlines the problem and its scope, and concludes with a presentation of the general and specific objectives. These objectives must be simple and clear, avoiding broad and ambiguous goals (Carrillo García, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CCCC8F" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...48 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Roman 12. First-line indent of 1.25 cm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of bold and underlined text in the main body of the text should be avoided. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Italics </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>Italics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be used for the titles of books and other sources, or for words or expressions in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">a language </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="3615DFDD" w14:textId="645F5F02" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t>a language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other than that of the article when included within the text. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3615DFDD" w14:textId="645F5F02" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...32 lines deleted...]
-    <w:p w14:paraId="0039E70C" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>They will be titled, according to their position in the hierarchy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0039E70C" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>First level: in bold capital letters.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48616EF5" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+    <w:p w14:paraId="48616EF5" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Second level: in round capitals.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CEA7E4D" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t>Second level: in round capital letters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CEA7E4D" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Third level: lowercase and bold.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B1175AB" w14:textId="11080BD0" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t>Third level: lower-case and bold.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1175AB" w14:textId="11080BD0" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Fourth level: lowercase and italics.</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7CB9D80A" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t>Fourth level: in lower-case and italics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB9D80A" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57DBEB60" w14:textId="33244718" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:permEnd w:id="934424233"/>
+    <w:p w14:paraId="57DBEB60" w14:textId="33244718" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>2.</w:t>
+      </w:r>
+      <w:permStart w:id="507515224" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">TITLE OF PARAGRAPH </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="223A4834" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t xml:space="preserve"> SECTION TWO HEADING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223A4834" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="691947779" w:edGrp="everyone"/>
-[...49 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Roman 12. First-line indent of 1.25 cm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The use of bold and underlined words in the body of the text should be avoided. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Italics </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>Italics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be used for book titles and other sources, or for words or expressions in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">a language </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2AE19BF1" w14:textId="4EF6934F" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>a language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other than that of the article when included within the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE19BF1" w14:textId="4EF6934F" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TTULONIVEL2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2.1. SECOND LEVEL TITLE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1F428249" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t>2.1. SECOND-LEVEL HEADING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F428249" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...48 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New Roman 12. Indent on the first line: 1.25 cm. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Single </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>spacing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avoid using bold or underlined text in the main body of the text. Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Italics </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">italics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for book titles and other sources, or for words or expressions in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">a language </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="2C282CC4" w14:textId="6EB2DBCE" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>a language</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other than that of the article when included within the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C282CC4" w14:textId="6EB2DBCE" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">2.1.1. Third level diploma </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5EA75A2E" w14:textId="06EECF31" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t xml:space="preserve">2.1.1. Third-level heading </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA75A2E" w14:textId="06EECF31" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00E34537">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="1C4A283B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4A283B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL4"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>2.1.1.1. Fourth level title</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="444C35CC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>2.1.1.1. Fourth-level heading</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444C35CC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AB8BAA9" w14:textId="3B97CAA9" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="3AB8BAA9" w14:textId="3B97CAA9" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...9 lines deleted...]
-      <w:r w:rsidR="00E34537" w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34537" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>CITATIONS</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
-[...32 lines deleted...]
-    <w:p w14:paraId="5BDDC048" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, the APA 7th edition style should be used. Some examples are given below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BDDC048" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>In-text citations: According to the type of citation:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="652670A8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>In-text citations: Depending on the type of citation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652670A8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Textual citation: author's last name, year of publication and page.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0EBCC975" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Direct quotation: author’s surname, year of publication and page number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBCC975" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">(Kaplan and </w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="7B893A9C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>(Kaplan and Szapu, 2019, p. 111).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B893A9C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...54 lines deleted...]
-    <w:p w14:paraId="5A9A59D9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Kaplan and Szapu (2019), “It seems to be […] an escape” (p. 111).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A9A59D9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Paraphrasing:</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="6E75B850" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Paraphrase: author’s surname and year of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E75B850" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>(Garcia, 2014) or "according to Garcia (2014) the conditions..."</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="605812B7" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="008F39D4">
+        <w:t>(García, 2014) or “according to García (2014), the conditions…”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605812B7" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66178A87" w14:textId="07B90742" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="66178A87" w14:textId="07B90742" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
-[...32 lines deleted...]
-    <w:p w14:paraId="302A5B00" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notes should be limited to those that are essential and should be placed at the bottom of the page in numbered form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302A5B00" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">ORGANIZATIONS AND ACRONYMS. Whenever possible, the acronym should be used in the language of the original text (if it is a text in Spanish, for example, NATO should be used, not NATO; UNO and not UNO). The first time an acronym </w:t>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORGANISATIONS AND ACRONYMS. Wherever possible, use the acronyms in the language of the original text (for example, in a text in Spanish, use OTAN rather than NATO; ONU rather than UNO). The first time an acronym </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>is used</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
-[...10 lines deleted...]
-    <w:p w14:paraId="63F1CF70" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a text, the translation or equivalent should be given first, if possible, followed, in brackets, by the name in the original language and the acronym, separated by a comma; thereafter, only the acronym may be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F1CF70" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Example: Central Intelligence Agency (CIA).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAFDD9E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="4EAFDD9E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Any queries regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t>citation should be clarified by referring directly to the APA 7th edition.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6373FF07" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="007C55DD" w:rsidRDefault="00E34537" w:rsidP="008F39D4">
+        <w:t>citation should be resolved by referring directly to the APA 7th edition guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6373FF07" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD5DFBF" w14:textId="0841E828" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="4BD5DFBF" w14:textId="0841E828" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">TABLES AND FIGURES. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tables show numerical values or textual information and </w:t>
+        <w:t xml:space="preserve">Tables display numerical values or textual information and are characterised by a structure comprising rows and columns. All visual elements other than tables </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>are characterized</w:t>
+        <w:t>are considered</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by a structure with rows and columns. All visual elements other than tables </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve"> figures (illustrations, infographics, photographs, line or bar charts, flowcharts, drawings, maps, etc.). Tables and figures have the same general layout.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>are considered</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="66F58B0F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve"> The first point to consider when inserting a table or figure into an academic paper is to reflect on its value: does it substantially aid the understanding of the document or its results? Or does it duplicate other elements of the paper? If it does help, it should be included; otherwise, there is no need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F58B0F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>It is the author's responsibility to investigate what type of authorization is required from the copyright holder for the adaptation or reprinting of tables or figures from the manuscript.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74E4B522" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>It is the author’s responsibility to ascertain what type of authorisation is required from the copyright holder for the adaptation or reprinting of tables or figures from the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E4B522" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">It is advisable not to use three-dimensional bar or pie charts, as they are more difficult to read. Likewise, when there are too many factors to analyze, it would be more convenient to use a table, since the tonality of the graph would not allow distinguishing the differences in a significant way. When using grayscale or shades in this type of illustration, they should be sufficiently different to allow distinction. If a table is longer than a page, use the table function of your word processing program so that the header row </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0505CEC5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>It is advisable not to use three-dimensional bar or pie charts, as they are more difficult to read. Similarly, when there are too many factors to analyse, it would be more appropriate to use a table, as the shading in the chart would not allow the differences to be distinguished clearly. When using a grey scale or shading in this type of illustration, the shades must be sufficiently distinct to allow for clear differentiation. If a table is longer than one page, use the table function in your word processing programme to ensure that the row of headings is repeated on the second page and on subsequent pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0505CEC5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Tables in APA style have the following basic components:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ADA00F5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="4ADA00F5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Table number: (e.g., Table 1) is the first thing that appears. Use </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">Table number: (e.g. Table 1) is the first item to appear. Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>bold type</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. They </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> in the order in which they are mentioned.</w:t>
+        <w:t>. Tables are numbered in the order in which they are cited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="286382FC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title: on one line, double-spaced and below the table number. Use a brief but descriptive title. </w:t>
+        <w:t xml:space="preserve">Title: on a single line with double spacing, below the table number. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use </w:t>
+        <w:t xml:space="preserve">Use a short </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-[...2 lines deleted...]
-        <w:t>italics</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>but</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>descriptive</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>title</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Use </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>italics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA4B812" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="0CA4B812" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Heading: All tables must include column headings with the text centered.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="263638B2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Header: All tables must include column headers with the text centred.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263638B2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Body: can be single, 1.5 or </w:t>
+        <w:t xml:space="preserve">Body: this may be single-spaced, 1.5-spaced or double-spaced. Text </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>double spaced</w:t>
+        <w:t>should be centred</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>. Text centered in all table cells.</w:t>
+        <w:t xml:space="preserve"> in all cells of the table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0929DA50" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: This is not a mandatory item, so include table notes only if it is </w:t>
+        <w:t xml:space="preserve">Note: This is not a mandatory requirement; therefore, include table notes only if it is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>absolutely necessary</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to describe the contents of the table that cannot be understood by the title alone or by the data itself. If you use abbreviations in the table, you can specify them in the </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Extra </w:t>
+        <w:t xml:space="preserve"> to describe the contents of the table that cannot be understood from the title or the data alone. If you use abbreviations in the table, you may specify them in the notes; you may also use them for copyright attribution. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>explanations</w:t>
+        <w:t>Additional</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>with</w:t>
+        <w:t>explanations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>asterisks</w:t>
+        <w:t>should</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>marked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asterisks</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A8D3C8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="25A8D3C8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Keep the following in mind when developing the tables in your brief:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58D15348" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Bear the following in mind when creating tables in your writing:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D15348" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Limit the use of borders or lines in a table to those necessary for clear reading. Do not use vertical borders to separate data, and do not use borders around each cell in a table. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7174D0C3" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Limit the use of borders or lines in a table to those necessary for clear readability. Do not use vertical borders to separate data, and do not use borders around each cell in a table. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7174D0C3" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Use double spacing in the table number, title and notes.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2979C05A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Use double line spacing for the table number, title and notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2979C05A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED50BBF" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="3ED50BBF" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E306A11" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="0E306A11" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> SEQ Tabla \* ARABIC </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7261D32F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="7261D32F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Average number of correct answers of children with and without previous training.</w:t>
+        <w:t>Average number of correct answers for children with and without prior training.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8482" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1772"/>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="1692"/>
         <w:gridCol w:w="1691"/>
         <w:gridCol w:w="1642"/>
       </w:tblGrid>
       <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="16727563" w14:textId="77777777" w:rsidTr="00BB00E8">
@@ -3870,61 +3388,63 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DEF9714" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Grade</w:t>
+              <w:t>Year</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
@@ -3988,51 +3508,51 @@
           <w:p w14:paraId="65C6CB4F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Children</w:t>
+              <w:t>Boys</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="1F316C8E" w14:textId="77777777" w:rsidTr="00BB00E8">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -4113,59 +3633,61 @@
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="158BA91D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>No</w:t>
+              <w:t>Without</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29E3834C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
@@ -4207,59 +3729,61 @@
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1830B235" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>No</w:t>
+              <w:t>Without</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="10A90D2F" w14:textId="77777777" w:rsidTr="00BB00E8">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8482" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
@@ -6257,475 +5781,378 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>622</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="670C7D90" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="670C7D90" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This table demonstrates the structure and presentation of a table. General notes contain key information about the general content of the table, including clarifications about definitions or abbreviations, as well as about copyrights such as source or adapted </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>This table demonstrates the structure and layout of a table. General notes contain key information about the table’s overall content, including clarifications on definitions or abbreviations, as well as copyright details such as source or ‘adapted from’. They are not mandatory; use them only if necessary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6539F3C6" w14:textId="77C3483A" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:pPr>
+        <w:pStyle w:val="Descripcin"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>from</w:t>
-[...71 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidR="00E34537" w:rsidRPr="007C55DD">
+      <w:r w:rsidR="00E34537" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Specific</w:t>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">  Specific</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> notes </w:t>
       </w:r>
-      <w:r w:rsidR="00E34537" w:rsidRPr="007C55DD">
+      <w:r w:rsidR="00E34537" w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">may be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>added below a general note.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B49D36F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>be added below a general note.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B49D36F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Several</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">  Several</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific notes may be added if necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4147BA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="5A4147BA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">* Statistical notes </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are added</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the end, several subsequent ones may be added if necessary.</w:t>
+        <w:t xml:space="preserve"> at the end; several subsequent ones may be added if necessary.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="156994E5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Components</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of a figure:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E81E55E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="0E81E55E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Figure number: (e.g. Figure 1) is the first item to </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">Figure number: (e.g. Figure 1) is the first item to be included. It should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bold type </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>in bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>should be used</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="28490843" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">. Number the figures in the order in which they appear in your document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28490843" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Title: The title of the figure should appear one line below the figure number. Give each figure a brief but descriptive title. Use </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">Title: the figure title must appear one line below the figure number. Give each figure a brief but descriptive title. Use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">italics </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">in the title. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14CEC643" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">for the title. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CEC643" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image: insert graphic, photograph, drawing or other illustration. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5B98BC99" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Image: insert the graph, photograph, drawing or other illustration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B98BC99" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Legend: A figure legend should be placed inside the figure borders and can be used to explain the symbols used in the figure image. </w:t>
+        <w:t xml:space="preserve">Caption: A figure caption should be placed within the borders of the figure and may be used to explain the symbols used in the figure. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8825A2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -6794,345 +6221,439 @@
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5635715" cy="4125706"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="326D0C1A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C761DFC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="21BF9EB6" w14:textId="77777777" w:rsidR="00BD7CC6" w:rsidRPr="00B50389" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7A690C88" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Declaration of authorship contributions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C80F6E8" w14:textId="4EDEA05C" w:rsidR="00BD7CC6" w:rsidRPr="00B50389" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Where there is more than one author, their contributions should be described in their own words or using internationally recognised roles, such as conceptualisation, methodology, data collection, analysis, drafting the original manuscript, review and editing, supervision or project management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D55C59" w14:textId="77777777" w:rsidR="00BD7CC6" w:rsidRPr="00B50389" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Example:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B12C241" w14:textId="7931A879" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Juan Pérez: conceptualisation of the study, methodological design and drafting of the original manuscript. María García: data collection and analysis, preparation of tables and figures. Carlos López: critical review of the manuscript and scientific supervision of the project. All authors have read and approved the final version of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:permEnd w:id="507515224"/>
+    <w:p w14:paraId="09B31367" w14:textId="629F5CA4" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="00BD7CC6" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:pStyle w:val="TITULONIVEL1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>BIBLIOGRAPHIC REFERENCES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35FC1D73" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>RE</w:t>
+      </w:r>
+      <w:r w:rsidR="008F39D4" w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ENCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35FC1D73" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+      <w:permStart w:id="1922905197" w:edGrp="everyone"/>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This section shows the complete information of the sources cited in the text: books, journal articles, book chapters, reports, documentaries, online publications, among others. The presentation of the references does not allow flexibility, since they must comply and adapt to the format of the APA standard.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2402A61C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>This section provides full details of the sources cited within the text: books, journal articles, book chapters, reports, documentaries, online publications, amongst others. There is no flexibility regarding the presentation of references, as they must comply with and adhere to the APA style.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2402A61C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>NOTE: In the bibliographic references of a scientific article, there are certain elements that should NOT be included:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14AB5824" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>NOTE: In the bibliography of a scientific article, there are certain elements that must NOT be included:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14AB5824" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>General mentions of complete web pages or periodicals: They do not require in-text citations or entries in the reference list because the use is extensive and the source is familiar.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C611A00" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>General references to entire websites or periodicals: These do not require in-text citations or entries in the reference list because they are widely used and the source is well known.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C611A00" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Personal communications such as e-mails, phone calls or text messages: These </w:t>
+        <w:t xml:space="preserve">Personal communications such as emails, telephone calls or text messages: These </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>are cited</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> only in the text, not in the reference list, because readers cannot retrieve personal communications.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="042F18F7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve"> in the text only, not in the reference list, as readers cannot access the personal communications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042F18F7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sentences or messages from eventual interviewees in the research: They </w:t>
+        <w:t xml:space="preserve">Quotes or messages from interviewees in the research: These </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>can be presented and discussed in the text,</w:t>
+        <w:t>may be presented and discussed in the text,</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> but they do not need citations or entries in the reference list. In this case, a citation and reference is not necessary because the sentences are part of your original research.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1DDD8098" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve"> but do not require in-text citations or entries in the reference list. In this case, a citation and its corresponding reference are not necessary because the quotes form part of your original research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDD8098" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The source of a dedication: It usually does not appear in the list of references unless the work is a book or academic journal.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="559AF7EC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>The source of a dedication: This does not usually appear in the reference list unless the work is a book or an academic journal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559AF7EC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Remember that every source you cite in the document must appear in its reference list; therefore, every entry in the reference list </w:t>
+        <w:t xml:space="preserve">Remember that every source you cite in the document must appear in your reference list; therefore, every entry in the reference list </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>must have been cited</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in your text. If not, you must add the entry in the bibliography.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3525F51F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve"> in your text. If this is not the case, you must add the entry to the bibliography.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3525F51F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>The legal texts are not cited or referenced, but will be included in a following section entitled "REGULATIONS".</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C397EAE" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Legal texts </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>are not cited or referenced</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>; if applicable, they will be included in a subsequent section entitled ‘REGULATIONS’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C397EAE" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Each entry in your reference list should be French indented one-half inch (1.27 cm) from the left margin.</w:t>
+        <w:t>Each entry in your reference list must have a French indent of half an inch (1.27 cm) from the left-hand margin.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14BD9994" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
@@ -7144,64 +6665,64 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera Cáceres, C. and Rosillo Peña, M. (2019). </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Comfort and energy efficiency in building design</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Universidad del Valle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E251842" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
@@ -7212,360 +6733,409 @@
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Magazine article:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40205DEA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Journal article:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40205DEA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Castañeda Naranjo, L. A. and Palacios Neri, J. (2015). </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nanotechnology: source of new paradigms. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">Nanotechnology: a source of new paradigms. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Nano World. Interdisciplinary Journal in Nanosciences and Nanotechnology, 7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t>Mundo Nano. Interdisciplinary Journal of Nanosciences and Nanotechnology, 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>(12), pp. 45-49.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34BFADDB" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>(12), pp. 45–49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34BFADDB" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidR="000E1CF3">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="000E1CF3" w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://doi.org/10.22201/ceiich.24485691e.2014.1</w:instrText>
+      </w:r>
+      <w:r w:rsidR="000E1CF3" w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">2.49710" </w:instrText>
+      </w:r>
+      <w:r w:rsidR="000E1CF3">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.22201/ceiich.24485691e.2014.12.49710</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1CF3">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="0070C0"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="387D67DA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Book Chapter:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E05E000" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t>Book chapter:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E05E000" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Luna Romero, A., (2023) “Working women in the European Union”, in Various Authors, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essential </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aspects </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of Labour Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Tirant lo Blanch, Valencia, pp. 234–289. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="026F369F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7F8F2456" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Newspaper article:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3171E863" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0FAF">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Carreño, L. (February 9, 2020). La disputa gremial por los aranceles a las prendas de vestir. </w:t>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carreño, L. (9 February 2020). The trade union dispute over tariffs on clothing. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">El Espectador. </w:t>
+        <w:t>El Espectador</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>https://www.elespectador.com/economia/la-disputa-gremial-por-los-aranceles-las-prendas-de-vestir-articulo-903768</w:t>
+        <w:t>. https://www.elespectador.com/economia/la-disputa-gremial-por-los-aranceles-las-prendas-de-vestir-articulo-903768</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79ECF328" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>Theses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
@@ -7585,870 +7155,869 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>dissertations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12393387" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="12393387" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Martínez </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ribón</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, J. G. T. (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Methodology proposal for the implementation of the Lean philosophy (lean construction) in construction projects </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="007C55DD">
+        <w:t xml:space="preserve">Proposed methodology for the implementation of the Lean philosophy in construction projects </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Master's Thesis, Universidad Nacional de Colombia]. </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007C55DD">
+        <w:t>[Master’s thesis, National University of Colombia].</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00B50389">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>http://bdigital.unal.edu.co/10578/</w:t>
+          <w:t xml:space="preserve"> http://bdigital.unal.edu.co/10578/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="377A8E65" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="377A8E65" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">More information and examples: </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007C55DD">
+        <w:t>Further information and examples:</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00B50389">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>https:</w:t>
+          <w:t xml:space="preserve"> https://normas-apa.org/referencias/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">//normas-apa.org/referencias/ </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="73B5960D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B5960D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4353AD12" w14:textId="458E8FFB" w:rsidR="00C87BDD" w:rsidRPr="007C55DD" w:rsidRDefault="00C87BDD" w:rsidP="00DF65A0">
+    <w:p w14:paraId="4353AD12" w14:textId="458E8FFB" w:rsidR="00C87BDD" w:rsidRPr="00B50389" w:rsidRDefault="00C87BDD" w:rsidP="00DF65A0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0936648E" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="007C55DD" w:rsidRDefault="00747204" w:rsidP="00DF65A0">
+    <w:p w14:paraId="0936648E" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00DF65A0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="579E9818" w14:textId="07E0A83E" w:rsidR="00747204" w:rsidRPr="007C55DD" w:rsidRDefault="00747204">
+    <w:p w14:paraId="579E9818" w14:textId="07E0A83E" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20DA8D5F" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="007C55DD" w:rsidRDefault="00747204" w:rsidP="00747204">
-[...633 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId14"/>
+    <w:p w14:paraId="20DA8D5F" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50857146" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D96F49" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2817AE1D" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="419E0D0B" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F8BC96F" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A6A13F7" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CA30F1E" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2274C546" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="254E2B41" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2D5340" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD46545" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C94FBC" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59FCA5D4" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="667DA2C2" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF2D394" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35EBBB42" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3332072C" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50A2FECE" w14:textId="7EB3C297" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6227B83B" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="513D20D4" w14:textId="618409DD" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217B4F09" w14:textId="648E6185" w:rsidR="00881D0F" w:rsidRPr="00B50389" w:rsidRDefault="00881D0F" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4540291F" w14:textId="66578E20" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F4534B" w14:textId="6A7DFAB7" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E08346A" w14:textId="678B0309" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B00598B" w14:textId="105EF7A8" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="264FA4CD" w14:textId="1126CCC2" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1889EB19" w14:textId="4DCBA05F" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17D43C1F" w14:textId="56AA7E1F" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65B542ED" w14:textId="030271CB" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FD42362" w14:textId="72621910" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38685DDE" w14:textId="4D292EA7" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FEF9B87" w14:textId="3FB31673" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54711EA1" w14:textId="39011744" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E65F52" w14:textId="3A22223A" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A87D76C" w14:textId="5CDBE881" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B738F0D" w14:textId="027AC01B" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A287818" w14:textId="59C15520" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EBA34F" w14:textId="50D3FDB6" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FB9152B" w14:textId="1E31A91D" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72318B9C" w14:textId="5C2245A1" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D60C9A" w14:textId="10AB18E3" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE6841A" w14:textId="205B6F7E" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ED0FA9B" w14:textId="76CD03CE" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3217E4CE" w14:textId="04D6B5F1" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0E9207" w14:textId="3CF6892D" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58F9583D" w14:textId="0EBCE4CA" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FA1E3DC" w14:textId="1691B02B" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E20243B" w14:textId="10F311ED" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58037475" w14:textId="4148A9E9" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BAB2A16" w14:textId="59B48329" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D18A9A9" w14:textId="675E6127" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AC20F14" w14:textId="0C705908" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D143922" w14:textId="57B8FF4B" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F26C0C0" w14:textId="5D639C59" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5171E04B" w14:textId="094335F2" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="727935D7" w14:textId="65ECEE7B" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D85E449" w14:textId="64B65075" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="413975DD" w14:textId="566029A9" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="422B2890" w14:textId="3BA312B9" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A122044" w14:textId="38B1FBE2" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F18D2A3" w14:textId="62D54C7A" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE3D05E" w14:textId="20AE9216" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64271514" w14:textId="5F85FA08" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31D5F7C6" w14:textId="5BCCD7C2" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7E15ED" w14:textId="2370D11D" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A130A9F" w14:textId="070B2890" w:rsidR="00747204" w:rsidRPr="00B50389" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="521FCFCA" w14:textId="06A01A8D" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4727389D" w14:textId="26AB8EFA" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:permEnd w:id="1922905197"/>
+    <w:p w14:paraId="1E98E277" w14:textId="77777777" w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidRDefault="00E34537" w:rsidP="00747204">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E34537" w:rsidRPr="00B50389" w:rsidSect="008F39D4">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
 <w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w16cid:commentId w16cid:paraId="7A890BB9" w16cid:durableId="0FC9C84A"/>
 </w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03C5F5E4" w14:textId="77777777" w:rsidR="00E2282E" w:rsidRDefault="00E2282E" w:rsidP="007453D1">
+    <w:p w14:paraId="16352277" w14:textId="77777777" w:rsidR="000E1CF3" w:rsidRDefault="000E1CF3" w:rsidP="007453D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59F0E785" w14:textId="77777777" w:rsidR="00E2282E" w:rsidRDefault="00E2282E" w:rsidP="007453D1">
+    <w:p w14:paraId="08F2C0E2" w14:textId="77777777" w:rsidR="000E1CF3" w:rsidRDefault="000E1CF3" w:rsidP="007453D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -8483,313 +8052,350 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F885D2E" w14:textId="77777777" w:rsidR="00E2282E" w:rsidRDefault="00E2282E" w:rsidP="007453D1">
+    <w:p w14:paraId="4B568FD5" w14:textId="77777777" w:rsidR="000E1CF3" w:rsidRDefault="000E1CF3" w:rsidP="007453D1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40280A4F" w14:textId="77777777" w:rsidR="00E2282E" w:rsidRDefault="00E2282E" w:rsidP="007453D1">
+    <w:p w14:paraId="5F006F70" w14:textId="77777777" w:rsidR="000E1CF3" w:rsidRDefault="000E1CF3" w:rsidP="007453D1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3450F1A8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="007C55DD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w14:paraId="3450F1A8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00B50389" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="007C55DD">
+      <w:r w:rsidRPr="00B50389">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NOTES. They will be the essential ones and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> at the bottom of the page in numbered form.</w:t>
+        <w:t xml:space="preserve"> NOTES. These will be the essential notes and will appear at the bottom of the page in numbered form.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1630012455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="05841991" w14:textId="1C2F5F8A" w:rsidR="00C87BDD" w:rsidRPr="00747204" w:rsidRDefault="00C87BDD" w:rsidP="00C87BDD">
+      <w:p w14:paraId="05841991" w14:textId="0AFAB4F3" w:rsidR="00C87BDD" w:rsidRPr="00747204" w:rsidRDefault="00C87BDD" w:rsidP="00C87BDD">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:ind w:firstLine="0"/>
           <w:rPr>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005634B1" w:rsidRPr="005634B1">
+        <w:r w:rsidR="00B50389" w:rsidRPr="00B50389">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00C87BDD">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">| </w:t>
         </w:r>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> RLGC Vol.3 No.2 </w:t>
+          <w:t xml:space="preserve">RLGC Vol. 3 No. 2 </w:t>
         </w:r>
         <w:r w:rsidR="00747204" w:rsidRPr="00747204">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>(2025), pp. xx-xx</w:t>
+          <w:t>(2025), pp. xx–xx</w:t>
         </w:r>
       </w:p>
       <w:p w14:paraId="376EC1FE" w14:textId="665150FC" w:rsidR="00C87BDD" w:rsidRDefault="00747204" w:rsidP="00747204">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:ind w:firstLine="284"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
+        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>doi</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00C87BDD" w:rsidRPr="00C87BDD">
           <w:rPr>
             <w:i/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>: xxxxxxxxxxxxxxxxx ORCID:</w:t>
+          <w:t xml:space="preserve">: </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00C87BDD" w:rsidRPr="00C87BDD">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>xxxxxxxxxxxxx</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00C87BDD" w:rsidRPr="00C87BDD">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> ORCID:</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>000-000x-xxxx-xxxx-xxxx</w:t>
+          <w:t>000-000x-xxxx-xxxx</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="08286458" w14:textId="77777777" w:rsidR="00B77506" w:rsidRDefault="00B77506">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="003300"/>
         <w:spacing w:val="60"/>
       </w:rPr>
       <w:id w:val="1472633426"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="0"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3F2677FA" w14:textId="50F20756" w:rsidR="00C87BDD" w:rsidRPr="00747204" w:rsidRDefault="00C87BDD">
+      <w:p w14:paraId="3F2677FA" w14:textId="5DA22E32" w:rsidR="00C87BDD" w:rsidRPr="00747204" w:rsidRDefault="00C87BDD">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:pBdr>
             <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="003300"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00747204">
-[...5 lines deleted...]
-        </w:r>
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve"> title </w:t>
+          <w:t>Article</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00747204">
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+            <w:color w:val="003300"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00747204">
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+            <w:color w:val="003300"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>title</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00747204">
+          <w:rPr>
+            <w:b/>
+            <w:i/>
+            <w:color w:val="003300"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:color w:val="003300"/>
           </w:rPr>
           <w:t xml:space="preserve">| </w:t>
         </w:r>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:color w:val="003300"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:color w:val="003300"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:color w:val="003300"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005634B1" w:rsidRPr="005634B1">
+        <w:r w:rsidR="00B50389" w:rsidRPr="00B50389">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="003300"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r w:rsidRPr="00747204">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="003300"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6E07F857" w14:textId="77777777" w:rsidR="00B77506" w:rsidRPr="001F4BC1" w:rsidRDefault="00B77506" w:rsidP="001F4BC1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02411952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
@@ -13226,99 +12832,101 @@
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="37">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="bflUqIsmwNlX2wKYby8emf2Cr/RIH0YujnJ559ljKKRgfAt5ELWO6Z3iV1Y5sYaOc7oJ0FKwUQx3LQHYRWcenA==" w:salt="xegf6qZ0C+ViUQArA46BtA=="/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="g1hoCTVuqOUNq95CdccL1Tp8w/m4ovcWFg+mVn8mNbQUZ0LmIQs8uSeVl8o1R5K+sc390IYRLwe9WYRKn24WHQ==" w:salt="Vje2M5biP1n9Ijc/dVUo2Q=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A0B2A"/>
+    <w:rsid w:val="000050C8"/>
     <w:rsid w:val="000066C7"/>
     <w:rsid w:val="00016810"/>
     <w:rsid w:val="00023032"/>
     <w:rsid w:val="000236A9"/>
     <w:rsid w:val="00026338"/>
     <w:rsid w:val="0003188D"/>
     <w:rsid w:val="000331D4"/>
     <w:rsid w:val="0003460A"/>
     <w:rsid w:val="00040667"/>
     <w:rsid w:val="00041913"/>
     <w:rsid w:val="0004361C"/>
     <w:rsid w:val="00046E4B"/>
     <w:rsid w:val="000552C0"/>
     <w:rsid w:val="000709C5"/>
     <w:rsid w:val="00074AB1"/>
     <w:rsid w:val="000A1648"/>
     <w:rsid w:val="000A4821"/>
     <w:rsid w:val="000C0C23"/>
     <w:rsid w:val="000C46B6"/>
     <w:rsid w:val="000D110B"/>
     <w:rsid w:val="000D2F5E"/>
     <w:rsid w:val="000D6219"/>
+    <w:rsid w:val="000E1CF3"/>
     <w:rsid w:val="000E3571"/>
     <w:rsid w:val="000E51A5"/>
     <w:rsid w:val="00101915"/>
     <w:rsid w:val="00103E30"/>
     <w:rsid w:val="00106F06"/>
     <w:rsid w:val="00107B3F"/>
     <w:rsid w:val="001118A7"/>
     <w:rsid w:val="001252DD"/>
     <w:rsid w:val="00127F00"/>
     <w:rsid w:val="00150A6A"/>
     <w:rsid w:val="00164F32"/>
     <w:rsid w:val="00182B6C"/>
     <w:rsid w:val="001A4ED4"/>
     <w:rsid w:val="001B4261"/>
     <w:rsid w:val="001C75AC"/>
     <w:rsid w:val="001C7DE6"/>
     <w:rsid w:val="001F4BC1"/>
     <w:rsid w:val="00210E25"/>
     <w:rsid w:val="0021295B"/>
     <w:rsid w:val="00220055"/>
     <w:rsid w:val="00231AF7"/>
     <w:rsid w:val="00233355"/>
     <w:rsid w:val="00234501"/>
     <w:rsid w:val="00234FE3"/>
     <w:rsid w:val="00237AAE"/>
@@ -13330,194 +12938,194 @@
     <w:rsid w:val="002454DD"/>
     <w:rsid w:val="0024667F"/>
     <w:rsid w:val="00251BC6"/>
     <w:rsid w:val="00263069"/>
     <w:rsid w:val="00263703"/>
     <w:rsid w:val="00266F09"/>
     <w:rsid w:val="002721BE"/>
     <w:rsid w:val="00273002"/>
     <w:rsid w:val="00277787"/>
     <w:rsid w:val="002801AA"/>
     <w:rsid w:val="00282938"/>
     <w:rsid w:val="00287DFA"/>
     <w:rsid w:val="002A48AD"/>
     <w:rsid w:val="002A7821"/>
     <w:rsid w:val="002B1B11"/>
     <w:rsid w:val="002B231B"/>
     <w:rsid w:val="002B2AC2"/>
     <w:rsid w:val="002B72FC"/>
     <w:rsid w:val="002D135D"/>
     <w:rsid w:val="002E5E1D"/>
     <w:rsid w:val="0030071D"/>
     <w:rsid w:val="003115D4"/>
     <w:rsid w:val="00322B14"/>
     <w:rsid w:val="00340DFC"/>
     <w:rsid w:val="00341996"/>
+    <w:rsid w:val="0035009A"/>
     <w:rsid w:val="0035183E"/>
     <w:rsid w:val="0036198E"/>
     <w:rsid w:val="00365671"/>
     <w:rsid w:val="00373D80"/>
     <w:rsid w:val="003779D4"/>
     <w:rsid w:val="00390772"/>
     <w:rsid w:val="003912E2"/>
     <w:rsid w:val="003925EF"/>
     <w:rsid w:val="00395AA8"/>
     <w:rsid w:val="003A0371"/>
     <w:rsid w:val="003B42A1"/>
     <w:rsid w:val="003C0FAF"/>
     <w:rsid w:val="003C5C21"/>
     <w:rsid w:val="003C67CF"/>
     <w:rsid w:val="003D15C9"/>
     <w:rsid w:val="003E2821"/>
     <w:rsid w:val="003E6793"/>
     <w:rsid w:val="003F2D63"/>
     <w:rsid w:val="003F57C7"/>
     <w:rsid w:val="00401A53"/>
     <w:rsid w:val="00405E3E"/>
-    <w:rsid w:val="00406A22"/>
     <w:rsid w:val="00412D58"/>
     <w:rsid w:val="00414B64"/>
     <w:rsid w:val="004344BB"/>
     <w:rsid w:val="004721F5"/>
     <w:rsid w:val="004841D6"/>
     <w:rsid w:val="0048496C"/>
     <w:rsid w:val="004A237B"/>
     <w:rsid w:val="004A4377"/>
     <w:rsid w:val="004C3ACC"/>
     <w:rsid w:val="004C727C"/>
     <w:rsid w:val="004D186A"/>
     <w:rsid w:val="004D3BCB"/>
     <w:rsid w:val="004D4703"/>
     <w:rsid w:val="004E28E2"/>
+    <w:rsid w:val="004E52C2"/>
     <w:rsid w:val="004E610E"/>
     <w:rsid w:val="004E6CEF"/>
     <w:rsid w:val="00510C71"/>
     <w:rsid w:val="0051508C"/>
     <w:rsid w:val="00517C98"/>
     <w:rsid w:val="00521208"/>
     <w:rsid w:val="0052176B"/>
     <w:rsid w:val="00523371"/>
     <w:rsid w:val="00524A39"/>
     <w:rsid w:val="005326B7"/>
     <w:rsid w:val="00532E2B"/>
     <w:rsid w:val="00537789"/>
     <w:rsid w:val="00546942"/>
     <w:rsid w:val="005470C3"/>
     <w:rsid w:val="00552E9D"/>
     <w:rsid w:val="00556207"/>
     <w:rsid w:val="005579CE"/>
     <w:rsid w:val="00561749"/>
-    <w:rsid w:val="005634B1"/>
     <w:rsid w:val="00571365"/>
+    <w:rsid w:val="00581F1E"/>
     <w:rsid w:val="00583BCF"/>
     <w:rsid w:val="00585915"/>
     <w:rsid w:val="0059170A"/>
     <w:rsid w:val="00593571"/>
     <w:rsid w:val="00595948"/>
     <w:rsid w:val="0059690C"/>
     <w:rsid w:val="005A0659"/>
     <w:rsid w:val="005A23B5"/>
     <w:rsid w:val="005D7CCC"/>
     <w:rsid w:val="005E52F6"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F5721"/>
     <w:rsid w:val="005F7766"/>
     <w:rsid w:val="006015B9"/>
     <w:rsid w:val="00602DA5"/>
     <w:rsid w:val="0060513E"/>
     <w:rsid w:val="00607342"/>
     <w:rsid w:val="00614786"/>
     <w:rsid w:val="00615148"/>
+    <w:rsid w:val="00615701"/>
     <w:rsid w:val="00616080"/>
     <w:rsid w:val="00617D98"/>
     <w:rsid w:val="006202B3"/>
     <w:rsid w:val="00621ABB"/>
     <w:rsid w:val="00623B78"/>
     <w:rsid w:val="00625E09"/>
     <w:rsid w:val="006274BF"/>
     <w:rsid w:val="00630FFF"/>
     <w:rsid w:val="00633E49"/>
     <w:rsid w:val="00643BA3"/>
     <w:rsid w:val="006506CA"/>
     <w:rsid w:val="006512DE"/>
     <w:rsid w:val="00654459"/>
     <w:rsid w:val="006578BF"/>
     <w:rsid w:val="0066104B"/>
     <w:rsid w:val="00664960"/>
-    <w:rsid w:val="00674077"/>
     <w:rsid w:val="00676203"/>
     <w:rsid w:val="006817CD"/>
     <w:rsid w:val="00694301"/>
     <w:rsid w:val="006A0B2A"/>
     <w:rsid w:val="006A1FA0"/>
     <w:rsid w:val="006A23C7"/>
     <w:rsid w:val="006A5852"/>
     <w:rsid w:val="006B03D8"/>
     <w:rsid w:val="006B0898"/>
     <w:rsid w:val="006B528F"/>
     <w:rsid w:val="006B57C7"/>
     <w:rsid w:val="006C5BE4"/>
     <w:rsid w:val="006D36D3"/>
     <w:rsid w:val="006E3BB0"/>
     <w:rsid w:val="006E7CFE"/>
     <w:rsid w:val="006F15E5"/>
     <w:rsid w:val="00701384"/>
     <w:rsid w:val="00705E72"/>
     <w:rsid w:val="00706177"/>
     <w:rsid w:val="00714B0B"/>
     <w:rsid w:val="00727B99"/>
     <w:rsid w:val="00740810"/>
     <w:rsid w:val="007453D1"/>
     <w:rsid w:val="00747204"/>
     <w:rsid w:val="007763F8"/>
     <w:rsid w:val="00784F20"/>
     <w:rsid w:val="00787F0E"/>
     <w:rsid w:val="0079152E"/>
     <w:rsid w:val="00792264"/>
     <w:rsid w:val="00796F46"/>
     <w:rsid w:val="007A1667"/>
     <w:rsid w:val="007A2E71"/>
     <w:rsid w:val="007B787B"/>
     <w:rsid w:val="007C2329"/>
-    <w:rsid w:val="007C55DD"/>
     <w:rsid w:val="007D16BD"/>
     <w:rsid w:val="007F750E"/>
     <w:rsid w:val="0080103E"/>
     <w:rsid w:val="008010BC"/>
     <w:rsid w:val="00807B91"/>
     <w:rsid w:val="00815EAE"/>
     <w:rsid w:val="0082047B"/>
     <w:rsid w:val="00821154"/>
-    <w:rsid w:val="00825674"/>
     <w:rsid w:val="00831E97"/>
     <w:rsid w:val="00834190"/>
     <w:rsid w:val="00835A30"/>
     <w:rsid w:val="008370BB"/>
     <w:rsid w:val="00843614"/>
     <w:rsid w:val="008817D0"/>
     <w:rsid w:val="00881D0F"/>
     <w:rsid w:val="00881E25"/>
+    <w:rsid w:val="0089303E"/>
     <w:rsid w:val="008B3436"/>
     <w:rsid w:val="008B4A61"/>
     <w:rsid w:val="008B6F91"/>
     <w:rsid w:val="008C154B"/>
     <w:rsid w:val="008C72EF"/>
     <w:rsid w:val="008C7744"/>
     <w:rsid w:val="008D2649"/>
     <w:rsid w:val="008D4024"/>
     <w:rsid w:val="008E2C5A"/>
     <w:rsid w:val="008E45B9"/>
     <w:rsid w:val="008E5D48"/>
     <w:rsid w:val="008E7E2F"/>
     <w:rsid w:val="008F39D4"/>
     <w:rsid w:val="00906969"/>
     <w:rsid w:val="00916691"/>
     <w:rsid w:val="00926723"/>
     <w:rsid w:val="00926B47"/>
     <w:rsid w:val="00950FEB"/>
     <w:rsid w:val="00964702"/>
     <w:rsid w:val="009A08EC"/>
     <w:rsid w:val="009A41D1"/>
     <w:rsid w:val="009A47D3"/>
     <w:rsid w:val="009A4AD0"/>
     <w:rsid w:val="009A6C1E"/>
     <w:rsid w:val="009B226F"/>
@@ -13537,132 +13145,136 @@
     <w:rsid w:val="00A7055D"/>
     <w:rsid w:val="00A77AAD"/>
     <w:rsid w:val="00A813AC"/>
     <w:rsid w:val="00A82B43"/>
     <w:rsid w:val="00A833B8"/>
     <w:rsid w:val="00A84D9A"/>
     <w:rsid w:val="00A87A8A"/>
     <w:rsid w:val="00AA18C1"/>
     <w:rsid w:val="00AA31D3"/>
     <w:rsid w:val="00AA6E80"/>
     <w:rsid w:val="00AB4EFE"/>
     <w:rsid w:val="00AB6C15"/>
     <w:rsid w:val="00AC484B"/>
     <w:rsid w:val="00AC7769"/>
     <w:rsid w:val="00AE52D0"/>
     <w:rsid w:val="00AF6F56"/>
     <w:rsid w:val="00B00C16"/>
     <w:rsid w:val="00B21EBB"/>
     <w:rsid w:val="00B237EA"/>
     <w:rsid w:val="00B24320"/>
     <w:rsid w:val="00B254DB"/>
     <w:rsid w:val="00B26B7B"/>
     <w:rsid w:val="00B34672"/>
     <w:rsid w:val="00B409F8"/>
     <w:rsid w:val="00B50095"/>
+    <w:rsid w:val="00B50389"/>
     <w:rsid w:val="00B56887"/>
     <w:rsid w:val="00B639BA"/>
     <w:rsid w:val="00B6469F"/>
     <w:rsid w:val="00B73CB8"/>
     <w:rsid w:val="00B77506"/>
     <w:rsid w:val="00B949E4"/>
     <w:rsid w:val="00B96E1D"/>
     <w:rsid w:val="00BA0385"/>
     <w:rsid w:val="00BA086C"/>
     <w:rsid w:val="00BA2B3A"/>
     <w:rsid w:val="00BB0014"/>
     <w:rsid w:val="00BB26FF"/>
     <w:rsid w:val="00BB4AE1"/>
     <w:rsid w:val="00BB7ABF"/>
+    <w:rsid w:val="00BD7CC6"/>
     <w:rsid w:val="00BE5A65"/>
     <w:rsid w:val="00BF0CCB"/>
     <w:rsid w:val="00BF33B0"/>
     <w:rsid w:val="00BF589D"/>
     <w:rsid w:val="00C05EA9"/>
     <w:rsid w:val="00C074AE"/>
+    <w:rsid w:val="00C100C0"/>
     <w:rsid w:val="00C102CA"/>
     <w:rsid w:val="00C129FF"/>
     <w:rsid w:val="00C148A8"/>
     <w:rsid w:val="00C14F0B"/>
     <w:rsid w:val="00C301DC"/>
     <w:rsid w:val="00C420BA"/>
     <w:rsid w:val="00C47FBA"/>
     <w:rsid w:val="00C56926"/>
     <w:rsid w:val="00C57703"/>
     <w:rsid w:val="00C73C4C"/>
     <w:rsid w:val="00C77291"/>
     <w:rsid w:val="00C80000"/>
     <w:rsid w:val="00C8112E"/>
     <w:rsid w:val="00C839CD"/>
     <w:rsid w:val="00C84054"/>
     <w:rsid w:val="00C87B37"/>
     <w:rsid w:val="00C87BDD"/>
     <w:rsid w:val="00C93E3A"/>
     <w:rsid w:val="00CA6B47"/>
     <w:rsid w:val="00CB2C15"/>
     <w:rsid w:val="00CC2A9A"/>
     <w:rsid w:val="00CC3425"/>
     <w:rsid w:val="00CC3829"/>
     <w:rsid w:val="00CC5F9E"/>
     <w:rsid w:val="00CC62DA"/>
     <w:rsid w:val="00CC792E"/>
     <w:rsid w:val="00CD00CE"/>
     <w:rsid w:val="00CD6B59"/>
     <w:rsid w:val="00CE055A"/>
     <w:rsid w:val="00CF23B3"/>
     <w:rsid w:val="00CF60B6"/>
     <w:rsid w:val="00D01E13"/>
     <w:rsid w:val="00D05223"/>
     <w:rsid w:val="00D13D35"/>
     <w:rsid w:val="00D202CD"/>
+    <w:rsid w:val="00D227FD"/>
     <w:rsid w:val="00D24619"/>
     <w:rsid w:val="00D32283"/>
     <w:rsid w:val="00D35F98"/>
     <w:rsid w:val="00D378ED"/>
     <w:rsid w:val="00D516B9"/>
     <w:rsid w:val="00D5338B"/>
+    <w:rsid w:val="00D63693"/>
     <w:rsid w:val="00D651AD"/>
     <w:rsid w:val="00D674D9"/>
     <w:rsid w:val="00D71911"/>
     <w:rsid w:val="00D840A6"/>
     <w:rsid w:val="00D9520C"/>
     <w:rsid w:val="00DA1964"/>
     <w:rsid w:val="00DA5D21"/>
     <w:rsid w:val="00DA67AA"/>
     <w:rsid w:val="00DB1C78"/>
     <w:rsid w:val="00DC1EC0"/>
     <w:rsid w:val="00DC3BD1"/>
     <w:rsid w:val="00DD0844"/>
     <w:rsid w:val="00DD5A44"/>
     <w:rsid w:val="00DD738D"/>
     <w:rsid w:val="00DF65A0"/>
     <w:rsid w:val="00DF6C65"/>
     <w:rsid w:val="00DF713D"/>
     <w:rsid w:val="00E027D7"/>
-    <w:rsid w:val="00E07D61"/>
+    <w:rsid w:val="00E11ACA"/>
     <w:rsid w:val="00E15029"/>
-    <w:rsid w:val="00E2282E"/>
     <w:rsid w:val="00E27C7D"/>
     <w:rsid w:val="00E34537"/>
     <w:rsid w:val="00E3710F"/>
     <w:rsid w:val="00E405F3"/>
     <w:rsid w:val="00E524CB"/>
     <w:rsid w:val="00E55A00"/>
     <w:rsid w:val="00E61D1B"/>
     <w:rsid w:val="00E63FB9"/>
     <w:rsid w:val="00E7747C"/>
     <w:rsid w:val="00E867D3"/>
     <w:rsid w:val="00E87D1D"/>
     <w:rsid w:val="00EA4B14"/>
     <w:rsid w:val="00EA7A98"/>
     <w:rsid w:val="00EB41D5"/>
     <w:rsid w:val="00EB6E56"/>
     <w:rsid w:val="00EC168B"/>
     <w:rsid w:val="00EC5E38"/>
     <w:rsid w:val="00EC7F7C"/>
     <w:rsid w:val="00ED1A00"/>
     <w:rsid w:val="00EE04C5"/>
     <w:rsid w:val="00EE0E9C"/>
     <w:rsid w:val="00EE3584"/>
     <w:rsid w:val="00EF427F"/>
     <w:rsid w:val="00EF6193"/>
     <w:rsid w:val="00EF6F42"/>
@@ -16387,51 +15999,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146197534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/referencias/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdigital.unal.edu.co/10578/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/ceiich.24485691e.2014.12.49710" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/referencias/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdigital.unal.edu.co/10578/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17499,97 +17111,100 @@
     <b:Year>2003</b:Year>
     <b:Month>octubre</b:Month>
     <b:Day>9</b:Day>
     <b:CountryRegion>España</b:CountryRegion>
     <b:Publisher>BOE núm. 242</b:Publisher>
     <b:RefOrder>21</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>Agr</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{3AA5CBD2-F2D3-4886-887C-6D2673131EC4}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>Agrupación de Tráfico de la Guardia Civil</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>Normas de la Agrupación</b:Title>
     <b:PublicationTitle>Título 2 Nombramiento del servicico, Título 11 Proc. de control de la alcoholemia y el consumo de otras drogas en la seguridad vial, Título  6 Proc. de control y vigilancia del tráfico, la circulación de vehículos a motor y el transporte por carretera.</b:PublicationTitle>
     <b:Year>Normativa interna</b:Year>
     <b:RefOrder>22</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11D394D3-48DA-40D6-BBC4-184357061976}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99F492A2-C9A4-4593-B67B-29B5E6336A4A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>12902</Characters>
+  <Pages>1</Pages>
+  <Words>2432</Words>
+  <Characters>13376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
-  <Lines>107</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títulos</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>        </vt:lpstr>
-      <vt:lpstr>        TABLES AND FIGURES. Tables show numerical values or textual information and are </vt:lpstr>
+      <vt:lpstr>        TABLAS Y FIGURAS. Las tablas muestran valores numéricos o información textual y </vt:lpstr>
+      <vt:lpstr>        En caso de más de un autor/a, se deberá describir libremente sus contribuciones </vt:lpstr>
+      <vt:lpstr>        Ejemplo:</vt:lpstr>
+      <vt:lpstr>        Juan Pérez: conceptualización del estudio, diseño metodológico y redacción del b</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15217</CharactersWithSpaces>
+  <CharactersWithSpaces>15777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords>, docId:D141603A04C8E63B1668899C08CC9576</cp:keywords>
+  <cp:keywords>, docId:37F3269C4A471FBFD332CC5F5A0A5D43</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>c9df02e6e573bd45ade09f6485bb67b941221a4a3a6e06dbc28f7ff945195d0c</vt:lpwstr>
   </property>
 </Properties>
 </file>