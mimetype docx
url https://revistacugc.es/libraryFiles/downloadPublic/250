--- v0 (2026-02-16)
+++ v1 (2026-07-27)
@@ -13,150 +13,134 @@
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="266"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">DECLARACIÓN RESPONSABLE DE AUTORÍA, ORIGINALIDAD Y USO DE HERRAMIENTAS DE INTELIGENCIA ARTIFICIAL </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="272" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Título del Artículo:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1297959076"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="808080"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:color w:val="808080"/>
               <w:sz w:val="22"/>
             </w:rPr>
-            <w:t>H</w:t>
-[...6 lines deleted...]
-            <w:t>aga clic o pulse aquí para escribir texto.</w:t>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="239" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Autor/es:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="323085892"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="808080"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:color w:val="808080"/>
               <w:sz w:val="22"/>
             </w:rPr>
-            <w:t>Haga clic</w:t>
-[...6 lines deleted...]
-            <w:t xml:space="preserve"> o pulse aquí para escribir texto.</w:t>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:ind w:left="-5" w:right="58"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Como autor/es del trabajo arriba citado, presentado para su evaluación y posible publicación en la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Revista Logos Guardia Civil</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, declaro/amos bajo mi/nuestra responsabilidad: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
@@ -167,197 +151,228 @@
         </w:numPr>
         <w:spacing w:after="266"/>
         <w:ind w:right="0" w:hanging="311"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sobre la Originalidad y Autoría:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="58" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>Que el manuscrito es un trabajo original e inéd</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">ito y no ha sido enviado simultáneamente a otra publicación. </w:t>
+        <w:t xml:space="preserve">Que el manuscrito es un trabajo original e inédito y no ha sido enviado simultáneamente a otra publicación. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:right="58" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Que todos los firmantes han contribuido intelectualmente de forma significativa a la investigación y redacción. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
+    <w:p w:rsidR="00AC7240" w:rsidRDefault="00684D27" w:rsidP="00AC7240">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
         <w:ind w:right="58" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t>Que se han respetado los derechos de propiedad intelectual de terceros, citando a</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">decuadamente todas las fuentes. </w:t>
+        <w:t>Que se han respetado los derechos de propiedad intelectual de terceros, citando adecuadamente todas las fuentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009C3E97" w:rsidRDefault="00AC7240" w:rsidP="00AC7240">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="58" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7240">
+        <w:t xml:space="preserve">el autor es el único responsable de la obtención </w:t>
+      </w:r>
+      <w:r w:rsidR="006750A5">
+        <w:t xml:space="preserve">y uso </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7240">
+        <w:t>de derechos de las imágenes</w:t>
+      </w:r>
+      <w:r w:rsidR="006750A5">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> figuras</w:t>
+      </w:r>
+      <w:r w:rsidR="006750A5">
+        <w:t xml:space="preserve"> y explotación de datos</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> que aparecen en el artículo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC7240">
+        <w:t xml:space="preserve"> y exime a la Revista Logos de cualquier reclamación</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> de terceros.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="266"/>
         <w:ind w:right="0" w:hanging="311"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Sobre el Uso de Inteligencia Artificial (IA):</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="297" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>(Marque la opción correspondiente)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
+    <w:p w:rsidR="009C3E97" w:rsidRDefault="006E3875">
       <w:pPr>
         <w:spacing w:after="305"/>
         <w:ind w:left="-5" w:right="58"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1731735816"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00684D27">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00684D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  No se ha utilizado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00684D27">
         <w:t xml:space="preserve"> ninguna herramienta de Inteligencia Artificial generativa ni asistida en la elaboración de este trabajo. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
+    <w:p w:rsidR="009C3E97" w:rsidRDefault="006E3875">
       <w:pPr>
         <w:spacing w:after="10"/>
         <w:ind w:left="-5" w:right="58"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:id w:val="1166906191"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00684D27">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:b/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00684D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">   </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">   Sí se ha utilizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00684D27">
         <w:t xml:space="preserve"> Inteligencia Artificial. A continuación, detallo el uso específico: </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00684D27" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8673" w:type="dxa"/>
         <w:tblCellSpacing w:w="15" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -494,50 +509,51 @@
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Sección afectada</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidTr="00684D27">
         <w:trPr>
           <w:trHeight w:val="207"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="1F1F1F"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1672323645"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2719" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
@@ -548,50 +564,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1731730220"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3152" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
@@ -603,50 +620,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-998655292"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2682" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
@@ -664,50 +682,51 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidTr="00684D27">
         <w:trPr>
           <w:trHeight w:val="748"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1247311123"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2719" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
@@ -719,50 +738,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1542434377"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3152" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
@@ -774,50 +794,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="724183021"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2682" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
                 <w:hideMark/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
@@ -835,50 +856,51 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidTr="00684D27">
         <w:trPr>
           <w:trHeight w:val="661"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="279079536"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2719" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -889,50 +911,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-915706140"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3152" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -943,50 +966,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1827478430"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2682" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1003,50 +1027,51 @@
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidTr="00684D27">
         <w:trPr>
           <w:trHeight w:val="509"/>
           <w:tblCellSpacing w:w="15" w:type="dxa"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-680745242"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2719" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1057,50 +1082,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="817154130"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3152" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1111,50 +1137,51 @@
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="auto"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="1552427528"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2682" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:tcMar>
                   <w:top w:w="120" w:type="dxa"/>
                   <w:left w:w="180" w:type="dxa"/>
                   <w:bottom w:w="120" w:type="dxa"/>
                   <w:right w:w="180" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w:rsidR="00684D27" w:rsidRPr="00684D27" w:rsidRDefault="00684D27" w:rsidP="00684D27">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                   <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1163,199 +1190,198 @@
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="004260F7">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="266"/>
         <w:ind w:right="0" w:hanging="311"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Compromiso Ético:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:ind w:left="-5" w:right="58"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Declaro que, independientemente del uso de herramientas de apoyo, asumo la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>responsabilidad total</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> sobre la exactitud, integridad y originalidad del contenido final del manuscrito, eximiendo a la Revista Logos de cualquier reclamación por plagio o inexactitu</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">d derivada del uso de dichas tecnologías. </w:t>
+        <w:t xml:space="preserve"> sobre la exactitud, integridad y originalidad del contenido final del manuscrito, eximiendo a la Revista Logos de cualquier reclamación por plagio o inexactitud derivada del uso de dichas tecnologías. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:ind w:left="-5" w:right="58"/>
       </w:pPr>
       <w:r>
         <w:t>En</w:t>
       </w:r>
       <w:r w:rsidRPr="00684D27">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1490281150"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>[Ciudad]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">, a </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-410397318"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013438"/>
           </w:placeholder>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="es-ES"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r>
             <w:t>[Seleccione fecha]</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="237"/>
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(Firma)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
+    <w:p w:rsidR="009C3E97" w:rsidRDefault="006E3875">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="6131"/>
         </w:tabs>
         <w:spacing w:after="365" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-15" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="955293164"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidR="00684D27">
             <w:rPr>
               <w:color w:val="808080"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="00684D27">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00684D27">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00684D27">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="257" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3741" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="257" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="3741" w:right="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1947,65 +1973,51 @@
         <w:ind w:left="-5" w:right="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Nombre y Apellidos / DNI: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-276098526"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="808080"/>
             <w:sz w:val="22"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r>
             <w:rPr>
               <w:color w:val="808080"/>
               <w:sz w:val="22"/>
             </w:rPr>
-            <w:t>Haga clic o pul</w:t>
-[...13 lines deleted...]
-            <w:t>a escribir texto.</w:t>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009C3E97" w:rsidRDefault="00684D27">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C3E97">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1464" w:right="1630" w:bottom="1616" w:left="1702" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
@@ -2264,92 +2276,96 @@
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="54dxVlYaEQqCcRXYQZwa9bocM2WUy3DbDn0QCI1h8h3TUOZ3Ba0vw1XsaRCexuSU5z94mzrFSZLMzNn7EgYENA==" w:salt="tXi2mvvt25hIDK5JWsvQjA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Q0gGrnkybSDcru9nD8pwPE0gvsojDzx663FDSIt2Z0r1uY1hNu88Qf+jMZvK2tSBSwiJQW30WdulHD+ngq7nGw==" w:salt="SVQxrWfr8TQqKdbcjSD+kw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009C3E97"/>
+    <w:rsid w:val="006750A5"/>
     <w:rsid w:val="00684D27"/>
+    <w:rsid w:val="006E3875"/>
     <w:rsid w:val="009C3E97"/>
+    <w:rsid w:val="00A816F2"/>
+    <w:rsid w:val="00AC7240"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="235DE292"/>
+  <w14:docId w14:val="00B3BF2E"/>
   <w15:docId w15:val="{7EC88809-5B73-4649-ABB9-62623FB49CBE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2826,77 +2842,77 @@
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013440"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D33443E1-3B19-4851-9239-C229596B2318}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="007D6AB5">
+        <w:p w:rsidR="00BC6D64" w:rsidRDefault="007D6AB5">
           <w:r w:rsidRPr="004260F7">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013438"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{EAA38C18-80A7-46E8-9BB1-C5B8420C0F49}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="007D6AB5">
+        <w:p w:rsidR="00BC6D64" w:rsidRDefault="007D6AB5">
           <w:r w:rsidRPr="004260F7">
             <w:rPr>
               <w:rStyle w:val="Textodelmarcadordeposicin"/>
             </w:rPr>
             <w:t>Haga clic aquí o pulse para escribir una fecha.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
@@ -2930,52 +2946,55 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D6AB5"/>
+    <w:rsid w:val="00706E5F"/>
     <w:rsid w:val="007D6AB5"/>
     <w:rsid w:val="00B4674E"/>
+    <w:rsid w:val="00BC6D64"/>
+    <w:rsid w:val="00BF1E93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
@@ -3665,75 +3684,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>345</Words>
-  <Characters>1900</Characters>
+  <Words>377</Words>
+  <Characters>2079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2241</CharactersWithSpaces>
+  <CharactersWithSpaces>2452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Usuario</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ca73280a-53d3-4c78-b617-3d6faa811eff</vt:lpwstr>
   </property>
 </Properties>