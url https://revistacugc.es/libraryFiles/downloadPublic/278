--- v0 (2026-07-08)
+++ v1 (2026-09-28)
@@ -1,118 +1,245 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="299B304C" w14:textId="52882276" w:rsidR="007C2329" w:rsidRDefault="007C2329" w:rsidP="00747204">
+    <w:p w:rsidR="007C2329" w:rsidP="00747204" w:rsidRDefault="007C2329" w14:paraId="299B304C" w14:textId="518AF150">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc121988587"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="568C64CD" w14:textId="0784520B" w:rsidR="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
+      <w:bookmarkStart w:name="_Toc121988587" w:id="0"/>
+      <w:bookmarkStart w:name="_Toc84356513" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc125394143" w:id="2"/>
+    </w:p>
+    <w:p w:rsidR="00DF65A0" w:rsidP="00AB6C15" w:rsidRDefault="007A3119" w14:paraId="568C64CD" w14:textId="5A5877AE">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7A4C31DB" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="003C0FAF" w:rsidRDefault="00747204" w:rsidP="00AB6C15">
+      <w:r w:rsidRPr="007A3119">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="663F66BF" wp14:anchorId="53F0A9F2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>513236</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>364299</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4467225" cy="323850"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="217" name="Cuadro de texto 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4467225" cy="323850"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w:rsidRPr="007A3119" w:rsidR="007A3119" w:rsidP="00FA27D4" w:rsidRDefault="007A3119" w14:paraId="371ABD43" w14:textId="22E5D4AA">
+                            <w:pPr>
+                              <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                              <w:ind w:firstLine="0"/>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="007A3119">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:color w:val="EE0000"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">NE PAS MODIFIER LE TEXTE SURLIGNÉ EN JAUNE</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="53F0A9F2">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Cuadro de texto 2" style="position:absolute;left:0;text-align:left;margin-left:40.4pt;margin-top:28.7pt;width:351.75pt;height:25.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0liXnEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxkzY14hRdugwD&#10;ugvQ7gNoWY6FyaImKbGzrx+lpGnQDX0YpgdBFKmjw0NycTN0mu2k8wpNySejMWfSCKyV2ZT8++P6&#10;3ZwzH8DUoNHIku+l5zfLt28WvS1kji3qWjpGIMYXvS15G4ItssyLVnbgR2ilIWeDroNApttktYOe&#10;0Dud5ePxZdajq61DIb2n27uDky8TftNIEb42jZeB6ZITt5B2l/Yq7tlyAcXGgW2VONKAf2DRgTL0&#10;6QnqDgKwrVN/QHVKOPTYhJHALsOmUUKmHCibyfhFNg8tWJlyIXG8Pcnk/x+s+LJ7sN8cC8N7HKiA&#10;KQlv71H88MzgqgWzkbfOYd9KqOnjSZQs660vjk+j1L7wEaTqP2NNRYZtwAQ0NK6LqlCejNCpAPuT&#10;6HIITNDldHp5leczzgT5LvKL+SxVJYPi6bV1PnyU2LF4KLmjoiZ02N37ENlA8RQSP/OoVb1WWifD&#10;baqVdmwH1ADrtFICL8K0YX3Jr2fE43WIcVp/g+hUoE7Wqiv5/BQERZTtg6lTnwVQ+nAmytocdYzS&#10;HUQMQzVQYNSzwnpPijo8dCxNGB1adL8466lbS+5/bsFJzvQnQ1W5nkynsb2TMZ1d5WS4c0917gEj&#10;CKrkgbPDcRXSSMTUDd5S9RqVhH1mcuRKXZj0Pk5MbPNzO0U9z/XyNwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAMAFLY/eAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQtaGhCSFO&#10;hZBAcIOC4OrG2yTCXofYTcPfs5zguJrRm7fVevZOTDjGPpCGi4UCgdQE21Or4e31/rwAEZMha1wg&#10;1PCNEdb18VFlShsO9ILTJrWCIRRLo6FLaSiljE2H3sRFGJA424XRm8Tn2Eo7mgPDvZOXSq2kNz3x&#10;QmcGvOuw+dzsvYYie5w+4tPy+b1Z7dx1Osunh69R69OT+fYGRMI5/ZXhV5/VoWanbdiTjcIxQ7F5&#10;0nCVZyA4z4tsCWLLRVVkIOtK/v+g/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC0liXn&#10;EAIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDA&#10;BS2P3gAAAAkBAAAPAAAAAAAAAAAAAAAAAGoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w:rsidRPr="007A3119" w:rsidR="007A3119" w:rsidP="00FA27D4" w:rsidRDefault="007A3119" w14:paraId="371ABD43" w14:textId="22E5D4AA">
+                      <w:pPr>
+                        <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
+                        <w:ind w:firstLine="0"/>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="007A3119">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:color w:val="EE0000"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">NE PAS MODIFIER LE TEXTE SURLIGNÉ EN JAUNE</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00747204" w:rsidP="00AB6C15" w:rsidRDefault="00747204" w14:paraId="7A4C31DB" w14:textId="75F0BD69">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BA84AC0" w14:textId="77777777" w:rsidR="007C2329" w:rsidRPr="003C0FAF" w:rsidRDefault="007C2329" w:rsidP="00AB6C15">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="007C2329" w:rsidP="00AB6C15" w:rsidRDefault="007C2329" w14:paraId="7BA84AC0" w14:textId="15D5A9DA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0248B106" w14:textId="77777777" w:rsidR="007C2329" w:rsidRPr="003C0FAF" w:rsidRDefault="007C2329" w:rsidP="00AB6C15">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="007C2329" w:rsidP="00AB6C15" w:rsidRDefault="007C2329" w14:paraId="0248B106" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71555427" wp14:editId="718A4D4F">
             <wp:extent cx="5400000" cy="922236"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -140,3269 +267,2984 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5400000" cy="922236"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BBDDAA" w14:textId="2180FE8D" w:rsidR="007C2329" w:rsidRPr="003C67CF" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w:rsidR="007C2329" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="39BBDDAA" w14:textId="2180FE8D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C67CF">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Article de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006177D0" w:rsidP="003C67CF" w:rsidRDefault="006177D0" w14:paraId="228FAD12" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>de recherche</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="006177D0" w:rsidP="003C67CF" w:rsidRDefault="006177D0" w14:paraId="7A433FFB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="40"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="4078B003" w14:textId="77777777" w:rsidR="00AB6C15" w:rsidRPr="003C0FAF" w:rsidRDefault="00AB6C15" w:rsidP="00AB6C15">
+    <w:p w:rsidRPr="007A3119" w:rsidR="00EE0E9C" w:rsidP="00EE0E9C" w:rsidRDefault="00EE0E9C" w14:paraId="52FAE466" w14:textId="00B8C464">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
-        <w:jc w:val="right"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A3119">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TITRE DE L'ARTICLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="003C67CF" w:rsidRDefault="00747204" w14:paraId="6DBC662B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="40"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="52FAE466" w14:textId="449EF898" w:rsidR="00EE0E9C" w:rsidRPr="00EE0E9C" w:rsidRDefault="00EE0E9C" w:rsidP="00EE0E9C">
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="006177D0" w:rsidP="003C67CF" w:rsidRDefault="006177D0" w14:paraId="5A722C20" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79497301" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="79497301" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Prénom Nom1 Nom2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="484457F7" w14:textId="6E948C11" w:rsidR="003C67CF" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">Prénom Nom1 Nom2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="00DF65A0" w14:paraId="484457F7" w14:textId="6E948C11">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Institution</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C67CF" w:rsidRPr="003C67CF">
+        <w:t xml:space="preserve">Établissement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3119" w:rsidR="003C67CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, Département, Ville, Pays</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="62D212D3" w14:textId="75030D2F" w:rsidR="003C67CF" w:rsidRDefault="00D616A8" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">, Département, Ville, Pays</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="62D212D3" w14:textId="75030D2F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="003C67CF" w:rsidRPr="00C41707">
+      <w:hyperlink w:history="1" r:id="rId9">
+        <w:r w:rsidRPr="007A3119">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:kern w:val="0"/>
             <w:szCs w:val="24"/>
+            <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>autor@correo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11D9E796" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="003C0FAF" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="11D9E796" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C67CF">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ORCID : 0000-0002-XXXX-XXXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="336B24B1" w14:textId="77BB1BA0" w:rsidR="003C67CF" w:rsidRPr="003C67CF" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">ORCID : 0000-0002-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="336B24B1" w14:textId="77BB1BA0">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Prénom Nom1 Nom2</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2370707B" w14:textId="29D28BB3" w:rsidR="003C67CF" w:rsidRPr="003C67CF" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">Prénom Nom1 Nom2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="00DF65A0" w14:paraId="2370707B" w14:textId="29D28BB3">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Institution</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C67CF" w:rsidRPr="003C67CF">
+        <w:t xml:space="preserve">Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3119" w:rsidR="003C67CF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>, Département, Ville, Pays</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E62AC0D" w14:textId="687CA20F" w:rsidR="003C67CF" w:rsidRDefault="00D616A8" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">, Département, Ville, Pays</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="5E62AC0D" w14:textId="687CA20F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="003C67CF" w:rsidRPr="00C41707">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="007A3119">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:b/>
             <w:kern w:val="0"/>
             <w:szCs w:val="24"/>
+            <w:highlight w:val="yellow"/>
             <w:lang w:eastAsia="en-US"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>autor@correo.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71D11EB0" w14:textId="4C448F72" w:rsidR="007C2329" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w:rsidRPr="007A3119" w:rsidR="007C2329" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="71D11EB0" w14:textId="4C448F72">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C67CF">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ORCID : 0000-0002-XXXX-XXXX</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="40A8D408" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">ORCID : 0000-0002-XXXX-XXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="003C67CF" w:rsidRDefault="00DF65A0" w14:paraId="40A8D408" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="229B70E9" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="003C67CF">
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="003C67CF" w:rsidRDefault="00DF65A0" w14:paraId="229B70E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="091B24C1" w14:textId="13F46A37" w:rsidR="003C67CF" w:rsidRPr="00DF65A0" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="091B24C1" w14:textId="5F972714">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Reçu le 13/10/2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7EC0C513" w14:textId="77777777" w:rsidR="003C67CF" w:rsidRPr="00DF65A0" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">Reçu le</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07E22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13/10/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="7EC0C513" w14:textId="0AB79802">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Accepté le 10/01/2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7D3FE46C" w14:textId="1D486E6B" w:rsidR="003C67CF" w:rsidRPr="00DF65A0" w:rsidRDefault="003C67CF" w:rsidP="003C67CF">
+        <w:t xml:space="preserve">Accepté le</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07E22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10/01/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="003C67CF" w:rsidP="003C67CF" w:rsidRDefault="003C67CF" w14:paraId="7D3FE46C" w14:textId="392C2013">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Publié le 15/01/2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="380582C7" w14:textId="09BC2FDA" w:rsidR="007C2329" w:rsidRDefault="007C2329" w:rsidP="00AB6C15">
+        <w:t xml:space="preserve">Publié le</w:t>
+      </w:r>
+      <w:r w:rsidR="00D07E22">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15/01/2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="007C2329" w:rsidP="00AB6C15" w:rsidRDefault="007C2329" w14:paraId="380582C7" w14:textId="09BC2FDA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="216F8BFF" w14:textId="7411792C" w:rsidR="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00AB6C15" w:rsidRDefault="00DF65A0" w14:paraId="216F8BFF" w14:textId="7411792C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D62919B" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="003C0FAF" w:rsidRDefault="00DF65A0" w:rsidP="00AB6C15">
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00AB6C15" w:rsidRDefault="00DF65A0" w14:paraId="5D62919B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AE06293" w14:textId="6D161791" w:rsidR="00DF65A0" w:rsidRPr="00DF65A0" w:rsidRDefault="00747204" w:rsidP="00DF65A0">
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00DF65A0" w:rsidRDefault="00747204" w14:paraId="6AE06293" w14:textId="6D161791">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">doi </w:t>
       </w:r>
-      <w:r w:rsidR="00DF65A0" w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119" w:rsidR="00DF65A0">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>: https://doi.org/xxxxxxx</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3D3289DA" w14:textId="4041825D" w:rsidR="00DF65A0" w:rsidRPr="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+        <w:t xml:space="preserve">: https://doi.org/xxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00DF65A0" w:rsidRDefault="00DF65A0" w14:paraId="3D3289DA" w14:textId="4041825D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1035"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Citation recommandée : Nom, N. </w:t>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00DF65A0">
+        <w:t xml:space="preserve">Citation recommandée : Nom, N. et Nom, N. (2025). Titre de l’article. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Revue Logos Guardia Civil</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00DF65A0">
+        <w:t xml:space="preserve">Revue Logos Guardia Civil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...24 lines deleted...]
-    <w:p w14:paraId="096FE853" w14:textId="7325A336" w:rsidR="00DF65A0" w:rsidRPr="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00747204">
+        <w:t xml:space="preserve">, 3(1), pp–pp. https://doi.org/xxxxxxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00747204" w:rsidRDefault="00DF65A0" w14:paraId="096FE853" w14:textId="7325A336">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Licence : Cet article est publié sous la licence Creative Commons Attribution-Pas d’Utilisation Commerciale-Pas de Modifications 4.0 International (CC BY-NC-ND 4.0) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4300A3" w14:textId="2592BD2B" w:rsidR="00DF65A0" w:rsidRPr="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00DF65A0" w:rsidRDefault="00DF65A0" w14:paraId="5C4300A3" w14:textId="2592BD2B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Dépôt légal : M-3619-2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="117C4EA0" w14:textId="77777777" w:rsidR="00DF65A0" w:rsidRPr="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+        <w:t xml:space="preserve">Dépôt légal : M-3619-2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007A3119" w:rsidR="00DF65A0" w:rsidP="00DF65A0" w:rsidRDefault="00DF65A0" w14:paraId="117C4EA0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>NIPO en ligne : 126-23-019-8</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="68E108B2" w14:textId="5A1DA74C" w:rsidR="00DF65A0" w:rsidRDefault="00DF65A0" w:rsidP="00DF65A0">
+        <w:t xml:space="preserve">NIPO en ligne : 126-23-019-8</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF65A0" w:rsidP="00DF65A0" w:rsidRDefault="00DF65A0" w14:paraId="68E108B2" w14:textId="5A1DA74C">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF65A0">
+      <w:r w:rsidRPr="007A3119">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ISSN en ligne : 2952-394X</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3EA80512" w14:textId="77777777" w:rsidR="00EE0E9C" w:rsidRDefault="00EE0E9C" w:rsidP="00DF65A0">
+        <w:t xml:space="preserve">ISSN en ligne : 2952-394X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE0E9C" w:rsidP="00DF65A0" w:rsidRDefault="00EE0E9C" w14:paraId="3EA80512" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31659BCB" w14:textId="007146D3" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="22167CAF" w14:textId="64E1AED6">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1476018532" w:edGrp="everyone"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>TITRE DE L'ARTICLE TITRE DE L'ARTICLE TITRE DE L'ARTICLE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="22167CAF" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">TITRE DE L'ARTICLE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="78C0D4CE" w14:textId="3623E405">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA27D4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="78C0D4CE" w14:textId="3623E405" w:rsidR="00E34537" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Sommaire :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. INTRODUCTION. 2. TITRE DE LA SECTION DEUX. 2.1. Titre de la sous-section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deux point </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un. 2.2. Titre de la sous-sous-section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deux point </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deux. 3. TITRE DE LA SECTION TROIS. 3.1. Titre de la sous-sous-section </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trois point </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un.  4. CONCLUSIONS ET PROPOSITIONS. 5. RÉFÉRENCES BIBLIOGRAPHIQUES. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="256E0187" w14:textId="57FE7762">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0FAF">
+      <w:r w:rsidRPr="00FA27D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Résumé :</w:t>
-[...1 lines deleted...]
-      <w:permStart w:id="513418332" w:edGrp="everyone"/>
+        <w:t xml:space="preserve">Résumé : </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1. INTRODUCTION. 2. TITRE DE LA SECTION DEUX. 2.1. Titre de la sous-section </w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="256E0187" w14:textId="57FE7762" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Cette section doit fournir un résumé concis du contenu principal de l’article scientifique. La décision des lecteurs de poursuivre la lecture du texte dépend des informations présentées dans ce résumé. Par conséquent, celui-ci doit fournir suffisamment de détails sur les objectifs de l’étude, la méthodologie utilisée, les résultats les plus significatifs et les conclusions. De nombreux auteurs rencontrent des difficultés à rédiger le résumé en raison de la limite de mots imposée par les publications universitaires, qui est, dans notre cas, de 250 mots. Cette section doit fournir un résumé concis du contenu principal de l’article scientifique. La décision des lecteurs de poursuivre la lecture du texte dépend des informations présentées dans ce résumé. Celui-ci doit donc fournir suffisamment de détails sur les objectifs de l’étude, la méthodologie utilisée, les résultats les plus significatifs et les conclusions. De nombreux auteurs rencontrent des difficultés à rédiger le résumé en raison de la limite de mots imposée par les revues scientifiques, qui est, dans notre cas, de 250 mots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="35DF9873" w14:textId="524164AA">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA27D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="083D61DA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Résumé : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce paragraphe doit fournir un résumé concis du contenu principal de l’article scientifique. La décision des lecteurs de poursuivre la lecture du texte dépend des informations présentées dans ce résumé. Par conséquent, celui-ci doit fournir suffisamment de détails sur les objectifs de l’étude, la méthodologie utilisée, les résultats les plus significatifs et les conclusions. De nombreux auteurs rencontrent des difficultés à rédiger le résumé en raison de la limite de mots imposée par les publications universitaires, qui est, dans notre cas, de 250 mots. Cette partie doit fournir un résumé concis du contenu principal de l’article scientifique. La décision des lecteurs de poursuivre la lecture du texte dépend des informations présentées dans ce résumé. Par conséquent, celui-ci doit fournir suffisamment de détails sur les objectifs de l’étude, la méthodologie utilisée, les résultats les plus significatifs et les conclusions. De nombreux auteurs rencontrent des difficultés à rédiger le résumé en raison de la limite de mots imposée par les publications universitaires, qui est, dans notre cas, de 250 mots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5DE84CB7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA27D4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="35DF9873" w14:textId="524164AA" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Mots-clés : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termes ou phrases courtes (5 au maximum) séparés par des virgules, qui représentent le contenu essentiel du travail. Ils constituent un outil essentiel pour aider les indexeurs et les moteurs de recherche à trouver des articles pertinents. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="33D3F9A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA27D4">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mots-clés : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Résumé :</w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="5DE84CB7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">termes ou expressions courtes (5 au maximum) séparés par des virgules, qui résument le contenu essentiel du travail. Ils constituent un outil essentiel pour aider les indexeurs et les moteurs de recherche à trouver des articles pertinents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="661C2D3D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
-          <w:kern w:val="0"/>
-[...7 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-US"/>
-[...25 lines deleted...]
-          <w:lang w:eastAsia="en-US"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Mots-clés :</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62006D40" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="62006D40" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ABRÉVIATIONS</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="456C2643" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:lastRenderedPageBreak/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="3B6867"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABRÉVIATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="456C2643" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6104B566" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dans un article scientifique, les abréviations sont des mots raccourcis qui représentent d’autres mots complexes ou des groupes de mots grâce à la suppression de certaines lettres. Il peut s’agir d’abréviations, de raccourcis, d’acronymes et de sigles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="6104B566" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans un article scientifique, les abréviations sont utilisées pour améliorer la rédaction et éviter la répétition de termes longs ou complexes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAFFAD3" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0CAFFAD3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="5636324A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’on utilise une abréviation ou un acronyme dans un travail pour désigner un mot ou une expression particulière, il faut d’abord écrire l’expression complète, puis indiquer entre parenthèses l’abréviation qui sera utilisée tout au long du travail pour désigner cette expression. Par exemple, si l’on doit faire référence à plusieurs reprises à la « Gestion de la relation client », on peut écrire « Gestion de la relation client (CRM) » la première fois qu’elle est mentionnée, puis utiliser « CRM » dans le reste du texte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5636324A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="78341F37" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est important de garder à l’esprit que tous les lecteurs de votre travail ne seront pas familiers avec les abréviations techniques ; leur utilisation appropriée peut donc améliorer la lisibilité de votre travail.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="78341F37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Suivez le format de </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="029E7520" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Suivez le format de l’exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="029E7520" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="13FFEEB8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Art. : Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="13FFEEB8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="5C75D51F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BOE : Journal officiel de l’État</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5C75D51F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>CP :</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="2F7DF3A9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">CP : Code pénal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2F7DF3A9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>DGT :</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="0DF9555E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">DGT : Direction générale de la circulation routière</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0DF9555E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="314CA8C1" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Info : Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="314CA8C1" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="64F2B107" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NASA : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aeronautics </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Space </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="64F2B107" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>OTAN :</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="4D7E4D3B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">OTAN : Organisation du Traité de l'Atlantique Nord</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="4D7E4D3B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="0165BBA9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RDL : Décret royal législatif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0165BBA9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="36DCF319" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNESCO : Organisation des Nations Unies pour l'éducation, la science et la culture</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="36DCF319" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...8 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:permEnd w:id="574381553"/>
-    <w:p w14:paraId="5566E278" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5566E278" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
-        <w:t>1. INTRODUCTION</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="670AF979" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:lastRenderedPageBreak/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">1. INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="670AF979" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette partie doit présenter les arguments justifiant l’étude et permettant de comprendre l’objectif de la recherche. Elle comprend les principales références bibliographiques étayant l’hypothèse, lesquelles doivent être pertinentes, fournir des informations concluantes et avoir été publiées dans des supports de diffusion de grande qualité (tels que des revues universitaires, des revues scientifiques, des ouvrages de recherche, entre autres). En général, l’introduction expose le problème et sa portée, et se termine par la présentation des objectifs généraux et spécifiques. Ces objectifs doivent être simples et clairs, en évitant les objectifs trop vastes et ambigus (Carrillo García, 2019).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="39CCCC8F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Cette partie doit présenter les arguments justifiant l’étude et permettant de comprendre l’objectif de la recherche. Elle inclut les principales références bibliographiques étayant l’hypothèse, lesquelles doivent être pertinentes, fournir des informations concluantes et avoir été publiées dans des supports de diffusion de grande qualité (tels que des revues universitaires, des revues scientifiques, des ouvrages de recherche, entre autres). </w:t>
+        <w:t xml:space="preserve">Times New </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>En général, l’introduction expose le problème et sa portée, et se termine par la présentation des objectifs généraux et spécifiques. Ces objectifs doivent être simples et clairs, en évitant les objectifs trop vastes et ambigus (Carrillo García, 2019).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="39CCCC8F" w14:textId="77777777" w:rsidR="00E34537" w:rsidRDefault="008F39D4" w:rsidP="00E34537">
+        <w:t xml:space="preserve">Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Retrait de 1,25 cm à la première ligne. Interligne simple. Éviter d’utiliser le gras et les mots soulignés dans le corps du texte. Utiliser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’italique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour les titres de livres et d’autres sources, ou pour insérer dans le texte des mots ou des expressions dans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une langue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autre que celle de l’article. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="3615DFDD" w14:textId="645F5F02">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les titres seront classés selon le niveau hiérarchique :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="0039E70C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Premier niveau : en majuscules et en gras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="48616EF5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deuxième niveau : en majuscules normales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="5CEA7E4D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Troisième niveau : en minuscules et en gras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="2B1175AB" w14:textId="11080BD0">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quatrième niveau : en minuscules et en italique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="57DBEB60" w14:textId="33244718">
+      <w:pPr>
+        <w:pStyle w:val="TITULONIVEL1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">2. TITRE DE LA SECTION DEUX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="223A4834" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Times New Roman 12. Retrait de 1,25 cm à la première ligne. Interligne simple. Il convient d’éviter l’utilisation du gras et des mots soulignés dans le corps du texte. </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Retrait de 1,25 cm à la première ligne. Interligne simple. Il convient d’éviter l’utilisation du gras et des mots soulignés dans le corps du texte. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>L’italique</w:t>
+        <w:t xml:space="preserve">L’italique</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sera utilisé pour les titres d’ouvrages et d’autres sources, ou pour l’insertion dans le texte de mots ou d’expressions dans </w:t>
+        <w:t xml:space="preserve"> sera utilisé </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour les titres de livres et d’autres sources, ou pour l’insertion dans le texte de mots ou d’expressions dans </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>une langue</w:t>
+        <w:t xml:space="preserve">une langue</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> autre que celle de l’article. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="3615DFDD" w14:textId="645F5F02" w:rsidR="00E34537" w:rsidRPr="003C0FAF" w:rsidRDefault="00E34537" w:rsidP="00E34537">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">autre que celle de l’article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2AE19BF1" w14:textId="4EF6934F">
+      <w:pPr>
+        <w:pStyle w:val="TTULONIVEL2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">2.1. TITRE DE DEUXIÈME NIVEAU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="1F428249" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Times New </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roman</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. Retrait de 1,25 cm à la première ligne. Interligne simple. Éviter l’utilisation du gras et des mots soulignés dans le corps du texte. Utiliser </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’italique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour les titres d’ouvrages et d’autres sources, ou pour l’insertion dans le texte de mots ou d’expressions dans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">une langue </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">différente de celle de l’article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2C282CC4" w14:textId="6EB2DBCE">
+      <w:pPr>
+        <w:pStyle w:val="TITULONIVEL3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">2.1.1. Titre de troisième niveau </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E34537" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="5EA75A2E" w14:textId="06EECF31">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34537">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[…]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="1C4A283B" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="TITULONIVEL4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">2.1.1.1. Titre de quatrième niveau</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="3AB8BAA9" w14:textId="3B97CAA9">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ils porteront les titres suivants, selon leur niveau </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Pour les </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34537">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>hiérarchique :</w:t>
-[...6 lines deleted...]
-        <w:ind w:firstLine="0"/>
+        <w:t xml:space="preserve">CITATIONS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...487 lines deleted...]
-    <w:p w14:paraId="5BDDC048" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">on utilisera le système APA, 7e édition. Voici quelques exemples :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5BDDC048" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>a)</w:t>
+        <w:t xml:space="preserve">a)</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Références dans le </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>texte :</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="652670A8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Références dans le texte : selon le type de référence :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="652670A8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:lastRenderedPageBreak/>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve">-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Citation </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>textuelle :</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Citation textuelle : nom de famille de l’auteur, année de publication et page.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0EBCC975" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nom de famille de l’auteur, année de publication et page.</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Exemples : </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Exemples :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">(Kaplan et Szapu, 2019, p. 111).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7B893A9C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="708" w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:tab/>
-[...6 lines deleted...]
-        <w:ind w:left="708" w:firstLine="708"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-    <w:p w14:paraId="5A9A59D9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Kaplan et Szapu (2019), « Il semble s’agir […] d’une fuite » (p. 111).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5A9A59D9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t xml:space="preserve">-</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Paraphrase :</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Paraphrase : nom de famille de l’auteur et année de publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="605812B7" w14:textId="77A8A91D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nom de famille de l’auteur et année de publication.</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Exemples : </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Exemples :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="605812B7" w14:textId="77777777" w:rsidR="00E34537" w:rsidRDefault="00E34537" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">(García, 2014) ou « selon García (2014), les conditions… »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="66178A87" w14:textId="07B90742">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="66178A87" w14:textId="07B90742" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les notes de bas de page</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rStyle w:val="Refdenotaalpie"/>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seront limitées au strict nécessaire et figureront à la fin de la page sous forme de liste numérotée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="302A5B00" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORGANISMES ET ACRONYMES. Dans la mesure du possible, les acronymes seront utilisés dans la langue du texte original (s’il s’agit d’un texte en espagnol, par exemple, on utilisera OTAN et non NATO ; ONU et non UNO). Lors de la première occurrence d’un acronyme dans un texte, on écrira d’abord la traduction ou l’équivalent, si possible, puis, entre parenthèses, le nom dans la langue d’origine et l’acronyme, séparés par une virgule ; par la suite, on pourra utiliser uniquement l’acronyme.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="63F1CF70" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Les notes</w:t>
-[...90 lines deleted...]
-    <w:p w14:paraId="63F1CF70" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Exemple : Agence centrale de renseignement (Central Intelligence Agency, CIA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="4EAFDD9E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Exemple :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">En cas de doute concernant</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Agence centrale de renseignement (Central Intelligence Agency, CIA).</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="708"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="6373FF07" w14:textId="77777777" w:rsidR="00E34537" w:rsidRDefault="00E34537" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">les citations doit être résolue en se référant directement aux normes APA, 7e édition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="4BD5DFBF" w14:textId="0841E828">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="Ttulo3"/>
+        <w:t xml:space="preserve">TABLEAUX ET FIGURES. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tableaux présentent des valeurs numériques ou des informations textuelles et se caractérisent par une structure en lignes et colonnes. Tous les éléments visuels autres que les tableaux sont considérés comme des figures (illustrations, infographies, photographies, graphiques linéaires ou à barres, organigrammes, dessins, cartes, etc.). Les tableaux et les figures ont la même configuration générale.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La première question à se poser lorsqu’on insère un tableau ou une figure dans un travail universitaire est de réfléchir à sa valeur : contribue-t-il de manière substantielle à la compréhension du document ou des résultats ? Ou fait-il double emploi avec d’autres éléments du travail ? S’il y contribue, il convient de l’inclure dans le travail ; dans le cas contraire, cela n’est pas nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="66F58B0F" w14:textId="77777777">
+      <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...102 lines deleted...]
-    <w:p w14:paraId="66F58B0F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il incombe à l’auteur de se renseigner sur le type d’autorisation requis de la part du titulaire des droits d’auteur pour l’adaptation ou la reproduction de tableaux ou de figures issus du manuscrit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="74E4B522" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Il incombe à l’auteur de se renseigner sur le type d’autorisation requis de la part du titulaire des droits d’auteur pour l’adaptation ou la reproduction de tableaux ou de figures issus du manuscrit.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="74E4B522" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Il est conseillé de ne pas utiliser de graphiques tridimensionnels de type histogrammes ou diagrammes circulaires, car ils sont plus difficiles à lire. De même, lorsqu’il y a trop de facteurs à analyser, il serait plus judicieux d’utiliser un tableau, car les nuances du graphique ne permettraient pas de distinguer de manière significative les différences. Lorsque l’on utilise une échelle de gris ou des ombres dans ce type d’illustration, celles-ci doivent être suffisamment distinctes pour permettre la distinction. Si un tableau dépasse la longueur d’une page, utilisez la fonction « tableaux » de votre logiciel de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">traitement de texte</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin que la ligne d’en-têtes se répète sur la deuxième page et les pages suivantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0505CEC5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...63 lines deleted...]
-    <w:p w14:paraId="4ADA00F5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les tableaux au format APA comportent les éléments de base suivants :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="4ADA00F5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="284"/>
+        <w:ind w:start="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Numéro du </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> (par exemple, Tableau 1) ; c’est la première chose qui apparaît. Utilisez </w:t>
+        <w:t xml:space="preserve">Numéro du tableau : (par exemple, Tableau 1) ; c’est la première chose qui apparaît. Utilisez </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>le gras</w:t>
+        <w:t xml:space="preserve">le gras</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>. Les tableaux sont numérotés dans l’ordre dans lequel ils sont mentionnés.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="286382FC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">. Les tableaux sont numérotés dans l’ordre où ils sont mentionnés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="286382FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="284"/>
+        <w:ind w:start="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Titre :</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> sur une ligne à interligne double, sous le numéro du tableau. Choisissez un titre court mais descriptif. Utilisez </w:t>
+        <w:t xml:space="preserve">Titre : sur une ligne à interligne double, sous le numéro du tableau. Choisissez un titre court mais descriptif. Utilisez </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>l’italique</w:t>
+        <w:t xml:space="preserve">l’italique</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CA4B812" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0CA4B812" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="284"/>
+        <w:ind w:start="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>En-</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="263638B2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">En-tête : tous les tableaux doivent comporter des en-têtes de colonnes avec le texte centré.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="263638B2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="284"/>
+        <w:ind w:start="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AC76BD">
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0929DA50" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        </w:rPr>
+        <w:t xml:space="preserve">Corps : l'interligne peut être simple, 1,5 ou double. Le texte doit être centré dans toutes les cellules du tableau.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0929DA50" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="284"/>
+        <w:ind w:start="426" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Remarque :</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="25A8D3C8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Remarque : ce n’est pas obligatoire ; n’ajoutez donc des notes de tableau que si cela est absolument nécessaire pour décrire des éléments du tableau qui ne peuvent être compris uniquement à partir du titre ou des données elles-mêmes. Si vous utilisez des abréviations dans le tableau, vous pouvez les préciser dans les notes ; vous pouvez également les utiliser pour indiquer les mentions de droits d’auteur. Les explications supplémentaires sont signalées par des astérisques. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="25A8D3C8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="58D15348" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        </w:rPr>
+        <w:t xml:space="preserve">Gardez à l’esprit les points suivants lorsque vous créez des tableaux dans votre texte :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="58D15348" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Limitez l’utilisation des bordures ou des lignes dans un tableau à ce qui est nécessaire pour une lecture claire. N’utilisez pas de bordures verticales pour séparer les données, et n’utilisez pas de bordures autour de chaque cellule d’un tableau. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7174D0C3" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7174D0C3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Utilisez un interligne double pour le numéro du tableau, le titre et les notes.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2979C05A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Utilisez un interligne double pour le numéro du tableau, le titre et les notes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2979C05A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Exemple :</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="0E306A11" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0E306A11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tableau </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
@@ -3423,2896 +3265,2741 @@
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7261D32F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7261D32F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
-        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Nombre moyen de réponses correctes chez les enfants ayant suivi ou non une formation préalable.</w:t>
+        <w:t xml:space="preserve">Nombre moyen de réponses correctes chez les enfants ayant ou non suivi une formation préalable.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8482" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:bottom w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
+          <w:right w:val="outset" w:color="auto" w:sz="6" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="04a0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1772"/>
         <w:gridCol w:w="1685"/>
         <w:gridCol w:w="1692"/>
         <w:gridCol w:w="1691"/>
         <w:gridCol w:w="1642"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="16727563" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="16727563" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DEF9714" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2DEF9714" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Niveau</w:t>
+              <w:t xml:space="preserve">Niveau scolaire</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3377" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B83AE69" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5B83AE69" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Filles</w:t>
+              <w:t xml:space="preserve">Filles</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3332" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65C6CB4F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="65C6CB4F" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Garçons</w:t>
+              <w:t xml:space="preserve">Garçons</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="1F316C8E" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="1F316C8E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="400E08B8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="400E08B8" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="757145B2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="757145B2" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Avec</w:t>
+              <w:t xml:space="preserve">Avec</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="158BA91D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="158BA91D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sans</w:t>
+              <w:t xml:space="preserve">Sans</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29E3834C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="29E3834C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Avec</w:t>
+              <w:t xml:space="preserve">Avec</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1830B235" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="1830B235" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Sans</w:t>
+              <w:t xml:space="preserve">Sans</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="10A90D2F" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="10A90D2F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8482" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="461E3A22" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="461E3A22" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Premier groupe</w:t>
+              <w:t xml:space="preserve">Premier groupe</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="0AEB5F12" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="0AEB5F12" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="406B8DF4" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="406B8DF4" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7931A739" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7931A739" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="7"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>280a</w:t>
+              <w:t xml:space="preserve">280a</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00E930E5" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="00E930E5" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="7"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>240b</w:t>
+              <w:t xml:space="preserve">240b</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D0565FC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0D0565FC" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>281</w:t>
+              <w:t xml:space="preserve">281</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23262F25" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="23262F25" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>232</w:t>
+              <w:t xml:space="preserve">232</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="070B2E85" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="070B2E85" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02AAEF5A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="02AAEF5A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72ACF532" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="72ACF532" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>297</w:t>
+              <w:t xml:space="preserve">297</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="704768C6" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="704768C6" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>251</w:t>
+              <w:t xml:space="preserve">251</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E8B78ED" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7E8B78ED" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>290</w:t>
+              <w:t xml:space="preserve">290</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47AB05D2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="47AB05D2" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>264</w:t>
+              <w:t xml:space="preserve">264</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="08EB5DF3" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="08EB5DF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53046700" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="53046700" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AF05E2A" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="6AF05E2A" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>301</w:t>
+              <w:t xml:space="preserve">301</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22595211" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="22595211" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>260</w:t>
+              <w:t xml:space="preserve">260</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57AE23BA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="57AE23BA" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>306</w:t>
+              <w:t xml:space="preserve">306</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E9D7055" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="4E9D7055" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>221</w:t>
+              <w:t xml:space="preserve">221</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="7987F3E0" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="7987F3E0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="487FEA6D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="487FEA6D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Total</w:t>
+              <w:t xml:space="preserve">Total</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E512572" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="6E512572" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>878</w:t>
+              <w:t xml:space="preserve">878</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A167C0D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="3A167C0D" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>751</w:t>
+              <w:t xml:space="preserve">751</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BA1DF75" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0BA1DF75" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>877</w:t>
+              <w:t xml:space="preserve">877</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C065216" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5C065216" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>717</w:t>
+              <w:t xml:space="preserve">717</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="79657234" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="79657234" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8482" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA3C911" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="6FA3C911" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Deuxième groupe</w:t>
+              <w:t xml:space="preserve">Deuxième groupe</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="2D93C49D" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="2D93C49D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43DB3DC9" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="43DB3DC9" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t xml:space="preserve">3</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CDE1C77" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="4CDE1C77" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>201</w:t>
+              <w:t xml:space="preserve">201</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FF6CFE7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7FF6CFE7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>189</w:t>
+              <w:t xml:space="preserve">189</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A92C67B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="3A92C67B" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>210</w:t>
+              <w:t xml:space="preserve">210</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BD53660" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2BD53660" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>199</w:t>
+              <w:t xml:space="preserve">199</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="4F681071" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="4F681071" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18EA764E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="18EA764E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t xml:space="preserve">4</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75C95BCF" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="75C95BCF" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>214</w:t>
+              <w:t xml:space="preserve">214</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48D40D5C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="48D40D5C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>194</w:t>
+              <w:t xml:space="preserve">194</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A115153" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0A115153" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>236</w:t>
+              <w:t xml:space="preserve">236</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55699AE4" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="55699AE4" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>210</w:t>
+              <w:t xml:space="preserve">210</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="341E4414" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="341E4414" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="664BA34E" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="664BA34E" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EC4C285" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7EC4C285" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>221</w:t>
+              <w:t xml:space="preserve">221</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D676AB1" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5D676AB1" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>216</w:t>
+              <w:t xml:space="preserve">216</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6374E43C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="6374E43C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>239</w:t>
+              <w:t xml:space="preserve">239</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1664CD22" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="1664CD22" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>213</w:t>
+              <w:t xml:space="preserve">213</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w14:paraId="3E087F68" w14:textId="77777777" w:rsidTr="00BB00E8">
+      <w:tr w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidTr="00BB00E8" w14:paraId="3E087F68" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="15"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1772" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08268BFC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="08268BFC" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Total</w:t>
+              <w:t xml:space="preserve">Total</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1685" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D4F86C" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="49D4F86C" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>636</w:t>
+              <w:t xml:space="preserve">636</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A4B11B7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0A4B11B7" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>599</w:t>
+              <w:t xml:space="preserve">599</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1691" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CF36215" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7CF36215" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>685*</w:t>
+              <w:t xml:space="preserve">685*</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1640" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="2" w:space="0" w:color="FFFFFF"/>
+              <w:top w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="FFFFFF" w:sz="2" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2006C035" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="00BB00E8">
+          <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2006C035" w14:textId="77777777">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:position w:val="-1"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>622</w:t>
+              <w:t xml:space="preserve">622</w:t>
             </w:r>
             <w:r w:rsidRPr="003C0FAF">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>​</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="670C7D90" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="670C7D90" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
-        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Remarque :</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Remarque : </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ce tableau illustre la structure et la présentation d’un tableau. Les remarques générales contiennent des informations clés sur le contenu global du tableau, notamment des précisions sur les définitions ou les abréviations, ainsi que des mentions de droits d’auteur telles que la source ou la mention </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">ce tableau illustre la structure et la présentation d’un tableau. Les remarques générales contiennent des informations clés sur le contenu global du tableau, notamment </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>« adapté</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">des précisions sur les définitions ou l</w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ». Elles ne sont pas </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:lastRenderedPageBreak/>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>obligatoires ;</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve"> s, ainsi que des mentions de droits d’auteur telles que la source ou la mention « adapté de ». Elles ne sont pas obligatoires ; n’utilisez-les que si cela s’avère nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="6539F3C6" w14:textId="77C3483A">
+      <w:pPr>
+        <w:pStyle w:val="Descripcin"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> n’utilisez-les que si cela s’avère nécessaire.</w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t xml:space="preserve">a</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Des</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">  Des notes </w:t>
+      </w:r>
+      <w:r w:rsidR="00E34537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> notes </w:t>
+        <w:t xml:space="preserve">spécifiques </w:t>
       </w:r>
       <w:r w:rsidR="00E34537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">spécifiques peuvent </w:t>
+        <w:t xml:space="preserve">peuvent </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>être ajoutées sous une note générale.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B49D36F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">être ajoutées sous une note générale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7B49D36F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Descripcin"/>
-        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>b</w:t>
+        <w:t xml:space="preserve">b</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Plusieurs</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">  Plusieurs notes spécifiques peuvent être ajoutées si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5A4147BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Descripcin"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> notes spécifiques peuvent être ajoutées si nécessaire.</w:t>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...32 lines deleted...]
-        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:t xml:space="preserve">* Les notes statistiques sont ajoutées à la fin ; plusieurs notes supplémentaires peuvent être ajoutées si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="156994E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Éléments d’une </w:t>
-[...57 lines deleted...]
-    <w:p w14:paraId="28490843" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Éléments d’une figure :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0E81E55E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:start="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Titre :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Numéro de la figure : (par exemple, Figure 1) est le premier élément à ajouter. Il doit être </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> le titre de la figure doit apparaître sur la ligne située juste en dessous du numéro de la figure. Donnez à chaque figure un titre bref mais descriptif. Utilisez </w:t>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">en gras</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:i/>
-[...10 lines deleted...]
-    <w:p w14:paraId="14CEC643" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        </w:rPr>
+        <w:t xml:space="preserve">. Numérotez les figures dans l’ordre où elles apparaissent dans votre document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="28490843" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:start="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Image :</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">Titre : le titre de la figure doit apparaître sur la ligne située juste en dessous du numéro de la figure. Donnez à chaque figure un titre bref mais descriptif. Utilisez </w:t>
+      </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="5B98BC99" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’italique </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour le titre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="14CEC643" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
+        <w:ind w:start="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>Légende :</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Image : insérez le graphique, la photographie, le dessin ou toute autre illustration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="5B98BC99" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> une légende de figure doit être placée à l’intérieur des bords de la figure et peut servir à expliquer les symboles utilisés dans l’image de la figure. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0D8825A2" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Légende : une légende de figure doit être placée à l’intérieur des bords de la figure et peut servir à expliquer les symboles utilisés dans l’image de la figure. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0D8825A2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Exemple :</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="3B18687B" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="3B18687B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="18"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184A5701" wp14:editId="76F87297">
             <wp:extent cx="5633828" cy="4124325"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="7" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
@@ -6326,1852 +6013,1219 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5635715" cy="4125706"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BF9EB6" w14:textId="77777777" w:rsidR="00BD7CC6" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+    <w:p w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="326D0C1A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w:rsidR="00BD7CC6" w:rsidP="00FA27D4" w:rsidRDefault="00BD7CC6" w14:paraId="21BF9EB6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="TITULONIVEL1"/>
+      </w:pPr>
       <w:r>
-        <w:t>Déclaration des contributions des auteurs</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C80F6E8" w14:textId="4EDEA05C" w:rsidR="00BD7CC6" w:rsidRPr="00BD7CC6" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+        <w:lastRenderedPageBreak/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Déclaration des contributions des auteurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7CC6" w:rsidR="00BD7CC6" w:rsidP="00FA27D4" w:rsidRDefault="00BD7CC6" w14:paraId="6C80F6E8" w14:textId="4EDEA05C">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CC6">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>S’il y a plusieurs auteurs, il convient de décrire librement leurs contributions ou d’utiliser des rôles reconnus au niveau international, tels que la conceptualisation, la méthodologie, la collecte de données, l’analyse, la rédaction du premier jet, la révision et l’édition, la supervision ou la gestion du projet.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="03D55C59" w14:textId="77777777" w:rsidR="00BD7CC6" w:rsidRPr="00BD7CC6" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+        <w:t xml:space="preserve">S'il y a plusieurs auteurs, il convient de décrire librement leurs contributions ou d'utiliser des rôles reconnus au niveau international, tels que la conceptualisation, la méthodologie, la collecte de données, l'analyse, la rédaction du premier jet, la révision et l'édition, la supervision ou la gestion du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7CC6" w:rsidR="00BD7CC6" w:rsidP="00FA27D4" w:rsidRDefault="00BD7CC6" w14:paraId="03D55C59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00BD7CC6">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Exemple :</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="2B12C241" w14:textId="7931A879" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="00BD7CC6" w:rsidP="00BD7CC6">
+        <w:t xml:space="preserve">Exemple :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BD7CC6" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="00BD7CC6" w14:paraId="2B12C241" w14:textId="7931A879">
       <w:pPr>
         <w:pStyle w:val="Ttulo3"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD7CC6">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:eastAsiaTheme="minorEastAsia"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Juan </w:t>
-[...86 lines deleted...]
-    <w:p w14:paraId="09B31367" w14:textId="629F5CA4" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="00BD7CC6" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Juan Pérez : conceptualisation de l'étude, conception méthodologique et rédaction du premier jet. María García : collecte et analyse des données, élaboration des tableaux et des figures. Carlos López : relecture critique du manuscrit et supervision scientifique du projet. Tous les auteurs ont lu et approuvé la version finale du manuscrit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="00BD7CC6" w14:paraId="09B31367" w14:textId="629F5CA4">
       <w:pPr>
         <w:pStyle w:val="TITULONIVEL1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">RÉFÉRENCES </w:t>
       </w:r>
-      <w:r w:rsidR="008F39D4" w:rsidRPr="003C0FAF">
-[...3 lines deleted...]
-    <w:p w14:paraId="35FC1D73" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+      <w:r w:rsidRPr="003C0FAF" w:rsidR="008F39D4">
+        <w:t xml:space="preserve">BIBLIOGRAPHIQUES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="35FC1D73" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
-      <w:permStart w:id="1922905197" w:edGrp="everyone"/>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cette section présente les informations complètes relatives aux sources citées dans le </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Cette section présente les informations complètes relatives aux sources citées dans le texte : livres, articles de revues, chapitres de livres, rapports, documentaires, publications en ligne, entre autres. La présentation des références ne laisse aucune marge de manœuvre, car elles doivent respecter et se conformer au format de la norme APA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="2402A61C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t>texte :</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve"> livres, articles de revues, chapitres de livres, rapports, documentaires, publications en ligne, entre autres. La présentation des références ne laisse aucune marge de manœuvre, car elles doivent respecter et se conformer au format de la norme APA.</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLine="709"/>
+        <w:t xml:space="preserve">REMARQUE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="14AB5824" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">: dans les références bibliographiques d’un article scientifique, certains éléments ne doivent PAS être inclus :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="14AB5824" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Références générales à des sites web complets ou à des publications </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0C611A00" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Les mentions générales de sites web complets ou de publications périodiques : elles ne nécessitent ni citation dans le texte ni entrée dans la liste des références, car leur utilisation est courante et la source est bien connue.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0C611A00" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="042F18F7" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        </w:rPr>
+        <w:t xml:space="preserve">Communications personnelles telles que courriels, appels téléphoniques ou SMS : elles sont citées uniquement dans le texte, et non dans la liste des références, car les lecteurs ne peuvent pas accéder à ces communications personnelles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="042F18F7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...40 lines deleted...]
-    <w:p w14:paraId="1DDD8098" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        </w:rPr>
+        <w:t xml:space="preserve">Phrases ou messages d’éventuelles personnes interrogées dans le cadre de la recherche : elles peuvent être présentées et discutées dans le texte, mais ne nécessitent ni citation ni mention dans la liste des références. Dans ce cas, une citation et sa référence correspondante ne sont pas nécessaires, car ces phrases font partie de votre recherche originale.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="1DDD8098" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...22 lines deleted...]
-    <w:p w14:paraId="559AF7EC" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        </w:rPr>
+        <w:t xml:space="preserve">La source d’une dédicace : elle n’apparaît généralement pas dans la bibliographie, sauf si l’ouvrage est un livre ou une revue universitaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="559AF7EC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">N’oubliez pas que chaque source que vous citez dans le document doit figurer dans votre liste de </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="3525F51F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">N’oubliez pas que chaque source que vous citez dans le document doit figurer dans votre liste de références ; par conséquent, chaque entrée de la liste de références doit avoir été citée dans votre texte. Si ce n’est pas le cas, vous devrez ajouter l’entrée à la bibliographie.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="3525F51F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les textes juridiques ne sont ni cités ni </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="0C397EAE" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Les textes juridiques ne sont ni cités ni référencés ; le cas échéant, ils figureront dans une section suivante intitulée « RÉGLEMENTATION ».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0C397EAE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:start="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Chaque entrée de votre liste de références doit présenter un retrait français d’un demi-pouce (1,27 cm) par rapport à la marge gauche.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="14BD9994" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">Chaque entrée de votre liste de références doit présenter un retrait français d’un demi-pouce (1,27 cm) par rapport à la marge gauche.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="14BD9994" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Livre :</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t xml:space="preserve">Livre :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="48B9775D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Herrera Cáceres, C. et Rosillo Peña, M. (2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Confort et efficacité énergétique dans la conception des bâtiments</w:t>
+        <w:t xml:space="preserve">Confort et efficacité énergétique dans la conception des bâtiments</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. Université del Valle.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0E251842" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">. Université del Valle.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="0E251842" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Article de revue :</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:lastRenderedPageBreak/>
+      </w:r>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
+          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Article de revue :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="40205DEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Castañeda Naranjo, L. A. et Palacios Neri, J. (2015). </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Nanotechnologie : source de nouveaux paradigmes. </w:t>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Castañeda Naranjo, L. A. et Palacios Neri, J. (2015). Nanotechnologie : source de nouveaux paradigmes. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Mundo Nano. Revue interdisciplinaire en nanosciences et nanotechnologie, 7</w:t>
+        <w:t xml:space="preserve">Mundo Nano. Revue interdisciplinaire en nanosciences et nanotechnologie, 7</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>(12), pp. 45-49.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t xml:space="preserve">(12), pp. 45-49.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="34BFADDB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="003C0FAF">
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="0070C0"/>
             <w:u w:val="single"/>
             <w:lang w:eastAsia="en-US"/>
           </w:rPr>
-          <w:t>https://doi.org/10.22201/ceiich.24485691e.2014.12.49710</w:t>
+          <w:t xml:space="preserve">https://doi.org/10.22201/ceiich.24485691e.2014.12.49710</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387D67DA" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="387D67DA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Chapitre d’ouvrage :</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t xml:space="preserve">Chapitre d’ouvrage :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="026F369F" w14:textId="359F42B4">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Luna Romero, A., (2023) « La femme active dans l’Union européenne », dans divers auteurs, Aspects </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>essentiels du droit du travail</w:t>
+        <w:t xml:space="preserve">essentiels du droit du travail</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, Tirant lo Blanch, Valence, pp. 234-289. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="026F369F" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
-[...13 lines deleted...]
-    <w:p w14:paraId="7F8F2456" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="7F8F2456" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Article de presse :</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:t xml:space="preserve">Article de presse :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="3171E863" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Carreño, L. (9 février 2020). Le conflit syndical autour des droits de douane sur les vêtements. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>El Espectador</w:t>
+        <w:t xml:space="preserve">El Espectador</w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:noProof/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>. https://www.elespectador.com/economia/la-disputa-gremial-por-los-aranceles-las-prendas-de-vestir-articulo-903768</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="79ECF328" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="003C0FAF" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+        <w:t xml:space="preserve">. https://www.elespectador.com/economia/la-disputa-gremial-por-los-aranceles-las-prendas-de-vestir-articulo-903768</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="79ECF328" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mémoires ou </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003C0FAF">
+        <w:t xml:space="preserve">Mémoires ou thèses :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="12393387" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-[...8 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:t>Martínez Ribón, J. G. T. (2011)</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Martínez Ribón, J. G. T. (2011)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Proposition de méthodologie pour la mise en œuvre de la philosophie Lean (construction allégée) dans les projets de construction </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>[Mémoire de master, Université nationale de Colombie].</w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId13" w:history="1">
+        <w:t xml:space="preserve">[Mémoire de master, Université nationale de Colombie].</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId13">
         <w:r w:rsidRPr="003C0FAF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-          <w:t>http://bdigital.unal.edu.co/10578/</w:t>
+          <w:t xml:space="preserve"> http://bdigital.unal.edu.co/10578/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="377A8E65" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="377A8E65" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:start="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AC76BD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
-[...14 lines deleted...]
-        <w:r w:rsidRPr="00AC76BD">
+        </w:rPr>
+        <w:t xml:space="preserve">Plus d’informations et d’exemples :</w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId14">
+        <w:r w:rsidRPr="003C0FAF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> https://normas-apa.org/referencias/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00AC76BD">
+      <w:r w:rsidRPr="003C0FAF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B5960D" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00AC76BD" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
-      <w:pPr>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="008F39D4" w:rsidP="00FA27D4" w:rsidRDefault="008F39D4" w14:paraId="73B5960D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4353AD12" w14:textId="458E8FFB" w:rsidR="00C87BDD" w:rsidRPr="00AC76BD" w:rsidRDefault="00C87BDD" w:rsidP="00DF65A0">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C87BDD" w:rsidP="00FA27D4" w:rsidRDefault="00C87BDD" w14:paraId="4353AD12" w14:textId="458E8FFB">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0936648E" w14:textId="77777777" w:rsidR="00747204" w:rsidRPr="00AC76BD" w:rsidRDefault="00747204" w:rsidP="00DF65A0">
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003C0FAF" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="0936648E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:contextualSpacing/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+          <w:lang w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="579E9818" w14:textId="07E0A83E">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="3B6867"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
-[...635 lines deleted...]
-    <w:sectPr w:rsidR="00E34537" w:rsidRPr="00AC76BD" w:rsidSect="008F39D4">
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="20DA8D5F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="50857146" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="76D96F49" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="2817AE1D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="419E0D0B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="7F8BC96F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="2A6A13F7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="2CA30F1E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="2274C546" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="254E2B41" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="5C2D5340" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="0BD46545" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="51C94FBC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="59FCA5D4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="667DA2C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="4AF2D394" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="35EBBB42" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="3332072C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="50A2FECE" w14:textId="7EB3C297">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="6227B83B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="513D20D4" w14:textId="618409DD">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00881D0F" w:rsidP="00FA27D4" w:rsidRDefault="00881D0F" w14:paraId="217B4F09" w14:textId="648E6185">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="4540291F" w14:textId="66578E20">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="47F4534B" w14:textId="6A7DFAB7">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00747204" w:rsidP="00FA27D4" w:rsidRDefault="00747204" w14:paraId="3A130A9F" w14:textId="070B2890">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="521FCFCA" w14:textId="06A01A8D">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="4727389D" w14:textId="26AB8EFA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00747204" w:rsidR="00E34537" w:rsidP="00FA27D4" w:rsidRDefault="00E34537" w14:paraId="1E98E277" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00747204" w:rsidR="00E34537" w:rsidSect="00D07E22">
       <w:headerReference w:type="even" r:id="rId15"/>
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24EDF275" w14:textId="77777777" w:rsidR="00D616A8" w:rsidRDefault="00D616A8" w:rsidP="007453D1">
+    <w:p w:rsidR="000F1A1D" w:rsidP="007453D1" w:rsidRDefault="000F1A1D" w14:paraId="0C8FC8B9" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A757F78" w14:textId="77777777" w:rsidR="00D616A8" w:rsidRDefault="00D616A8" w:rsidP="007453D1">
+    <w:p w:rsidR="000F1A1D" w:rsidP="007453D1" w:rsidRDefault="000F1A1D" w14:paraId="34FCE8A7" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8194,331 +7248,351 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CFE5EFC" w14:textId="77777777" w:rsidR="00D616A8" w:rsidRDefault="00D616A8" w:rsidP="007453D1">
+    <w:p w:rsidR="000F1A1D" w:rsidP="007453D1" w:rsidRDefault="000F1A1D" w14:paraId="04965680" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70CAE00E" w14:textId="77777777" w:rsidR="00D616A8" w:rsidRDefault="00D616A8" w:rsidP="007453D1">
+    <w:p w:rsidR="000F1A1D" w:rsidP="007453D1" w:rsidRDefault="000F1A1D" w14:paraId="728C4D4D" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="3450F1A8" w14:textId="77777777" w:rsidR="008F39D4" w:rsidRPr="00182B6C" w:rsidRDefault="008F39D4" w:rsidP="008F39D4">
+    <w:p w:rsidRPr="00182B6C" w:rsidR="008F39D4" w:rsidP="008F39D4" w:rsidRDefault="008F39D4" w14:paraId="3450F1A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00182B6C">
-        <w:t xml:space="preserve">NOTES. Elles seront limitées au strict nécessaire et figureront à </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> de la page, sous forme de liste numérotée.</w:t>
+        <w:t xml:space="preserve">NOTES. Elles seront limitées au strict nécessaire et figureront à la fin de la page, sous forme de liste numérotée.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1630012455"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
         <w:spacing w:val="60"/>
+        <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="05841991" w14:textId="3652897F" w:rsidR="00C87BDD" w:rsidRPr="00747204" w:rsidRDefault="00C87BDD" w:rsidP="00C87BDD">
+      <w:p w:rsidRPr="00D07E22" w:rsidR="00C87BDD" w:rsidP="00C87BDD" w:rsidRDefault="00C87BDD" w14:paraId="05841991" w14:textId="1BFE57F3">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:pBdr>
-            <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
           </w:pBdr>
           <w:ind w:firstLine="0"/>
           <w:rPr>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
+          <w:rPr>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
+          <w:rPr>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
+          <w:rPr>
+            <w:highlight w:val="yellow"/>
+          </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AC76BD" w:rsidRPr="00AC76BD">
+        <w:r w:rsidRPr="00D07E22" w:rsidR="00BD7CC6">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>10</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:b/>
             <w:bCs/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:b/>
             <w:bCs/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidRPr="00C87BDD">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">| </w:t>
         </w:r>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t xml:space="preserve">RLGC Vol. 3, n° 2 </w:t>
+          <w:t xml:space="preserve">RLGC vol. 3, n° 2 </w:t>
         </w:r>
-        <w:r w:rsidR="00747204" w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22" w:rsidR="00747204">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>(2025), p. xx-xx</w:t>
+          <w:t xml:space="preserve">(2025), p. xx-xx</w:t>
         </w:r>
       </w:p>
-      <w:p w14:paraId="376EC1FE" w14:textId="665150FC" w:rsidR="00C87BDD" w:rsidRDefault="00747204" w:rsidP="00747204">
+      <w:p w:rsidR="00C87BDD" w:rsidP="00747204" w:rsidRDefault="00747204" w14:paraId="376EC1FE" w14:textId="665150FC">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:pBdr>
-            <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
           </w:pBdr>
           <w:ind w:firstLine="284"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:i/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">doi </w:t>
         </w:r>
-        <w:r w:rsidR="00C87BDD" w:rsidRPr="00C87BDD">
+        <w:r w:rsidRPr="00D07E22" w:rsidR="00C87BDD">
           <w:rPr>
             <w:i/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>: xxxxxxxxxxxxx ORCID :</w:t>
+          <w:t xml:space="preserve">: xxxxxxxxxxxxx ORCID :</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:i/>
             <w:color w:val="7F7F7F" w:themeColor="background1" w:themeShade="7F"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve"> 000-000x-xxxx-xxxx</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="08286458" w14:textId="77777777" w:rsidR="00B77506" w:rsidRDefault="00B77506">
+  <w:p w:rsidR="00B77506" w:rsidRDefault="00B77506" w14:paraId="08286458" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="003300"/>
         <w:spacing w:val="60"/>
+        <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:id w:val="1472633426"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="0"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3F2677FA" w14:textId="6C318E96" w:rsidR="00C87BDD" w:rsidRPr="00747204" w:rsidRDefault="00C87BDD">
+      <w:p w:rsidRPr="00747204" w:rsidR="00C87BDD" w:rsidRDefault="00C87BDD" w14:paraId="3F2677FA" w14:textId="7ADB3546">
         <w:pPr>
           <w:pStyle w:val="Encabezado"/>
           <w:pBdr>
-            <w:bottom w:val="single" w:sz="4" w:space="1" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+            <w:bottom w:val="single" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9" w:sz="4" w:space="1"/>
           </w:pBdr>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="003300"/>
           </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:b/>
             <w:i/>
             <w:color w:val="003300"/>
             <w:sz w:val="22"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">Titre de l'article </w:t>
         </w:r>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:color w:val="003300"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t xml:space="preserve">| </w:t>
         </w:r>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:color w:val="003300"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:color w:val="003300"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:color w:val="003300"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00AC76BD" w:rsidRPr="00AC76BD">
+        <w:r w:rsidRPr="00D07E22" w:rsidR="00BD7CC6">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="003300"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
-          <w:t>11</w:t>
+          <w:t>9</w:t>
         </w:r>
-        <w:r w:rsidRPr="00747204">
+        <w:r w:rsidRPr="00D07E22">
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:color w:val="003300"/>
+            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="6E07F857" w14:textId="77777777" w:rsidR="00B77506" w:rsidRPr="001F4BC1" w:rsidRDefault="00B77506" w:rsidP="001F4BC1">
+  <w:p w:rsidRPr="001F4BC1" w:rsidR="00B77506" w:rsidP="001F4BC1" w:rsidRDefault="00B77506" w14:paraId="6E07F857" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02411952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="11FC5388"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12804,240 +11878,242 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="410469869">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="711225008">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="951471492">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1222525097">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="902520462">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="374812430">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="431554938">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="798840777">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1417821987">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1677925145">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2017415252">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="155801078">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1436174703">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="53433856">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1618415331">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1888255881">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1529872467">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="2046982169">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="91902053">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="128789940">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="810169776">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="945816957">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="442920684">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="544682578">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="330449790">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="442772119">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="246767936">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1734112605">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2042591062">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1682586680">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="426731841">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1540363702">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1187518427">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1666057403">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="732315658">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1339037284">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="26293223">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="976646269">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1860777213">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1948614626">
     <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
-  <w:proofState w:grammar="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="BHNBcnNtODgR/f3i9WtrjuVVSWA0eK7snXeuS2fDZ7+g/CRZzT1LvbvUPcl2qq7ymbqrIS22tO4e4CDMLbaNjw==" w:salt="p5emTXL2ej0yuBpYdCigbw=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006A0B2A"/>
     <w:rsid w:val="000050C8"/>
     <w:rsid w:val="000066C7"/>
     <w:rsid w:val="00016810"/>
     <w:rsid w:val="00023032"/>
     <w:rsid w:val="000236A9"/>
     <w:rsid w:val="00026338"/>
     <w:rsid w:val="0003188D"/>
     <w:rsid w:val="000331D4"/>
     <w:rsid w:val="0003460A"/>
     <w:rsid w:val="00040667"/>
     <w:rsid w:val="00041913"/>
     <w:rsid w:val="0004361C"/>
     <w:rsid w:val="00046E4B"/>
     <w:rsid w:val="000552C0"/>
     <w:rsid w:val="000709C5"/>
     <w:rsid w:val="00074AB1"/>
     <w:rsid w:val="000A1648"/>
     <w:rsid w:val="000A4821"/>
     <w:rsid w:val="000C0C23"/>
     <w:rsid w:val="000C46B6"/>
     <w:rsid w:val="000D110B"/>
     <w:rsid w:val="000D2F5E"/>
     <w:rsid w:val="000D6219"/>
     <w:rsid w:val="000E3571"/>
     <w:rsid w:val="000E51A5"/>
+    <w:rsid w:val="000F1A1D"/>
     <w:rsid w:val="00101915"/>
     <w:rsid w:val="00103E30"/>
     <w:rsid w:val="00106F06"/>
     <w:rsid w:val="00107B3F"/>
     <w:rsid w:val="001118A7"/>
     <w:rsid w:val="001252DD"/>
     <w:rsid w:val="00127F00"/>
     <w:rsid w:val="00150A6A"/>
     <w:rsid w:val="00164F32"/>
+    <w:rsid w:val="0017350A"/>
     <w:rsid w:val="00182B6C"/>
     <w:rsid w:val="001A4ED4"/>
     <w:rsid w:val="001B4261"/>
     <w:rsid w:val="001C75AC"/>
     <w:rsid w:val="001C7DE6"/>
     <w:rsid w:val="001F4BC1"/>
     <w:rsid w:val="00210E25"/>
     <w:rsid w:val="0021295B"/>
     <w:rsid w:val="00220055"/>
     <w:rsid w:val="00231AF7"/>
     <w:rsid w:val="00233355"/>
     <w:rsid w:val="00234501"/>
     <w:rsid w:val="00234FE3"/>
     <w:rsid w:val="00237AAE"/>
     <w:rsid w:val="00237D3A"/>
     <w:rsid w:val="002400FB"/>
     <w:rsid w:val="002406AD"/>
     <w:rsid w:val="0024099E"/>
     <w:rsid w:val="00243A6D"/>
     <w:rsid w:val="002454DD"/>
     <w:rsid w:val="0024667F"/>
     <w:rsid w:val="00251BC6"/>
     <w:rsid w:val="00263069"/>
     <w:rsid w:val="00263703"/>
     <w:rsid w:val="00266F09"/>
@@ -13114,118 +12190,119 @@
     <w:rsid w:val="00552E9D"/>
     <w:rsid w:val="00556207"/>
     <w:rsid w:val="005579CE"/>
     <w:rsid w:val="00561749"/>
     <w:rsid w:val="00571365"/>
     <w:rsid w:val="00581F1E"/>
     <w:rsid w:val="00583BCF"/>
     <w:rsid w:val="00585915"/>
     <w:rsid w:val="0059170A"/>
     <w:rsid w:val="00593571"/>
     <w:rsid w:val="00595948"/>
     <w:rsid w:val="0059690C"/>
     <w:rsid w:val="005A0659"/>
     <w:rsid w:val="005A23B5"/>
     <w:rsid w:val="005D7CCC"/>
     <w:rsid w:val="005E52F6"/>
     <w:rsid w:val="005E5F72"/>
     <w:rsid w:val="005F5721"/>
     <w:rsid w:val="005F7766"/>
     <w:rsid w:val="006015B9"/>
     <w:rsid w:val="00602DA5"/>
     <w:rsid w:val="0060513E"/>
     <w:rsid w:val="00607342"/>
     <w:rsid w:val="00614786"/>
     <w:rsid w:val="00615148"/>
-    <w:rsid w:val="00615701"/>
     <w:rsid w:val="00616080"/>
+    <w:rsid w:val="006177D0"/>
     <w:rsid w:val="00617D98"/>
     <w:rsid w:val="006202B3"/>
     <w:rsid w:val="00621ABB"/>
     <w:rsid w:val="00623B78"/>
     <w:rsid w:val="00625E09"/>
     <w:rsid w:val="006274BF"/>
     <w:rsid w:val="00630FFF"/>
     <w:rsid w:val="00633E49"/>
     <w:rsid w:val="00643BA3"/>
     <w:rsid w:val="006506CA"/>
     <w:rsid w:val="006512DE"/>
     <w:rsid w:val="00654459"/>
     <w:rsid w:val="006578BF"/>
     <w:rsid w:val="0066104B"/>
     <w:rsid w:val="00664960"/>
     <w:rsid w:val="00676203"/>
     <w:rsid w:val="006817CD"/>
     <w:rsid w:val="00694301"/>
     <w:rsid w:val="006A0B2A"/>
     <w:rsid w:val="006A1FA0"/>
     <w:rsid w:val="006A23C7"/>
     <w:rsid w:val="006A5852"/>
     <w:rsid w:val="006B03D8"/>
     <w:rsid w:val="006B0898"/>
     <w:rsid w:val="006B528F"/>
     <w:rsid w:val="006B57C7"/>
     <w:rsid w:val="006C5BE4"/>
     <w:rsid w:val="006D36D3"/>
     <w:rsid w:val="006E3BB0"/>
     <w:rsid w:val="006E7CFE"/>
     <w:rsid w:val="006F15E5"/>
+    <w:rsid w:val="006F7514"/>
     <w:rsid w:val="00701384"/>
     <w:rsid w:val="00705E72"/>
     <w:rsid w:val="00706177"/>
     <w:rsid w:val="00714B0B"/>
     <w:rsid w:val="00727B99"/>
     <w:rsid w:val="00740810"/>
     <w:rsid w:val="007453D1"/>
     <w:rsid w:val="00747204"/>
     <w:rsid w:val="007763F8"/>
     <w:rsid w:val="00784F20"/>
     <w:rsid w:val="00787F0E"/>
     <w:rsid w:val="0079152E"/>
     <w:rsid w:val="00792264"/>
     <w:rsid w:val="00796F46"/>
     <w:rsid w:val="007A1667"/>
     <w:rsid w:val="007A2E71"/>
+    <w:rsid w:val="007A3119"/>
     <w:rsid w:val="007B787B"/>
     <w:rsid w:val="007C2329"/>
     <w:rsid w:val="007D16BD"/>
     <w:rsid w:val="007F750E"/>
     <w:rsid w:val="0080103E"/>
     <w:rsid w:val="008010BC"/>
     <w:rsid w:val="00807B91"/>
     <w:rsid w:val="00815EAE"/>
     <w:rsid w:val="0082047B"/>
     <w:rsid w:val="00821154"/>
     <w:rsid w:val="00831E97"/>
     <w:rsid w:val="00834190"/>
     <w:rsid w:val="00835A30"/>
     <w:rsid w:val="008370BB"/>
     <w:rsid w:val="00843614"/>
     <w:rsid w:val="008817D0"/>
     <w:rsid w:val="00881D0F"/>
     <w:rsid w:val="00881E25"/>
-    <w:rsid w:val="0089303E"/>
     <w:rsid w:val="008B3436"/>
     <w:rsid w:val="008B4A61"/>
     <w:rsid w:val="008B6F91"/>
     <w:rsid w:val="008C154B"/>
     <w:rsid w:val="008C72EF"/>
     <w:rsid w:val="008C7744"/>
     <w:rsid w:val="008D2649"/>
     <w:rsid w:val="008D4024"/>
     <w:rsid w:val="008E2C5A"/>
     <w:rsid w:val="008E45B9"/>
     <w:rsid w:val="008E5D48"/>
     <w:rsid w:val="008E7E2F"/>
     <w:rsid w:val="008F39D4"/>
     <w:rsid w:val="00906969"/>
     <w:rsid w:val="00916691"/>
     <w:rsid w:val="00926723"/>
     <w:rsid w:val="00926B47"/>
     <w:rsid w:val="00950FEB"/>
     <w:rsid w:val="00964702"/>
     <w:rsid w:val="009A08EC"/>
     <w:rsid w:val="009A41D1"/>
     <w:rsid w:val="009A47D3"/>
     <w:rsid w:val="009A4AD0"/>
     <w:rsid w:val="009A6C1E"/>
     <w:rsid w:val="009B226F"/>
@@ -13233,245 +12310,247 @@
     <w:rsid w:val="009D4880"/>
     <w:rsid w:val="009E1D84"/>
     <w:rsid w:val="009F44A6"/>
     <w:rsid w:val="009F5F0D"/>
     <w:rsid w:val="00A00BD4"/>
     <w:rsid w:val="00A15D8C"/>
     <w:rsid w:val="00A17C75"/>
     <w:rsid w:val="00A30C41"/>
     <w:rsid w:val="00A319CF"/>
     <w:rsid w:val="00A476C4"/>
     <w:rsid w:val="00A64F39"/>
     <w:rsid w:val="00A70081"/>
     <w:rsid w:val="00A7055D"/>
     <w:rsid w:val="00A77AAD"/>
     <w:rsid w:val="00A813AC"/>
     <w:rsid w:val="00A82B43"/>
     <w:rsid w:val="00A833B8"/>
     <w:rsid w:val="00A84D9A"/>
     <w:rsid w:val="00A87A8A"/>
     <w:rsid w:val="00AA18C1"/>
     <w:rsid w:val="00AA31D3"/>
     <w:rsid w:val="00AA6E80"/>
     <w:rsid w:val="00AB4EFE"/>
     <w:rsid w:val="00AB6C15"/>
     <w:rsid w:val="00AC484B"/>
-    <w:rsid w:val="00AC76BD"/>
     <w:rsid w:val="00AC7769"/>
     <w:rsid w:val="00AE52D0"/>
     <w:rsid w:val="00AF6F56"/>
     <w:rsid w:val="00B00C16"/>
     <w:rsid w:val="00B21EBB"/>
     <w:rsid w:val="00B237EA"/>
     <w:rsid w:val="00B24320"/>
     <w:rsid w:val="00B254DB"/>
     <w:rsid w:val="00B26B7B"/>
     <w:rsid w:val="00B34672"/>
     <w:rsid w:val="00B409F8"/>
     <w:rsid w:val="00B50095"/>
     <w:rsid w:val="00B56887"/>
     <w:rsid w:val="00B639BA"/>
     <w:rsid w:val="00B6469F"/>
     <w:rsid w:val="00B73CB8"/>
     <w:rsid w:val="00B77506"/>
     <w:rsid w:val="00B949E4"/>
     <w:rsid w:val="00B96E1D"/>
     <w:rsid w:val="00BA0385"/>
     <w:rsid w:val="00BA086C"/>
     <w:rsid w:val="00BA2B3A"/>
     <w:rsid w:val="00BB0014"/>
     <w:rsid w:val="00BB26FF"/>
     <w:rsid w:val="00BB4AE1"/>
     <w:rsid w:val="00BB7ABF"/>
     <w:rsid w:val="00BD7CC6"/>
     <w:rsid w:val="00BE5A65"/>
     <w:rsid w:val="00BF0CCB"/>
     <w:rsid w:val="00BF33B0"/>
     <w:rsid w:val="00BF589D"/>
     <w:rsid w:val="00C05EA9"/>
     <w:rsid w:val="00C074AE"/>
     <w:rsid w:val="00C100C0"/>
     <w:rsid w:val="00C102CA"/>
     <w:rsid w:val="00C129FF"/>
     <w:rsid w:val="00C148A8"/>
     <w:rsid w:val="00C14F0B"/>
     <w:rsid w:val="00C301DC"/>
     <w:rsid w:val="00C420BA"/>
     <w:rsid w:val="00C47FBA"/>
     <w:rsid w:val="00C56926"/>
     <w:rsid w:val="00C57703"/>
     <w:rsid w:val="00C73C4C"/>
     <w:rsid w:val="00C77291"/>
     <w:rsid w:val="00C80000"/>
     <w:rsid w:val="00C8112E"/>
     <w:rsid w:val="00C839CD"/>
     <w:rsid w:val="00C84054"/>
+    <w:rsid w:val="00C853DC"/>
     <w:rsid w:val="00C87B37"/>
     <w:rsid w:val="00C87BDD"/>
     <w:rsid w:val="00C93E3A"/>
     <w:rsid w:val="00CA6B47"/>
     <w:rsid w:val="00CB2C15"/>
     <w:rsid w:val="00CC2A9A"/>
     <w:rsid w:val="00CC3425"/>
     <w:rsid w:val="00CC3829"/>
     <w:rsid w:val="00CC5F9E"/>
     <w:rsid w:val="00CC62DA"/>
     <w:rsid w:val="00CC792E"/>
     <w:rsid w:val="00CD00CE"/>
     <w:rsid w:val="00CD6B59"/>
     <w:rsid w:val="00CE055A"/>
     <w:rsid w:val="00CF23B3"/>
     <w:rsid w:val="00CF60B6"/>
     <w:rsid w:val="00D01E13"/>
     <w:rsid w:val="00D05223"/>
+    <w:rsid w:val="00D07E22"/>
     <w:rsid w:val="00D13D35"/>
     <w:rsid w:val="00D202CD"/>
     <w:rsid w:val="00D227FD"/>
     <w:rsid w:val="00D24619"/>
     <w:rsid w:val="00D32283"/>
     <w:rsid w:val="00D35F98"/>
     <w:rsid w:val="00D378ED"/>
     <w:rsid w:val="00D516B9"/>
     <w:rsid w:val="00D5338B"/>
-    <w:rsid w:val="00D616A8"/>
     <w:rsid w:val="00D63693"/>
     <w:rsid w:val="00D651AD"/>
     <w:rsid w:val="00D674D9"/>
     <w:rsid w:val="00D71911"/>
     <w:rsid w:val="00D840A6"/>
     <w:rsid w:val="00D9520C"/>
     <w:rsid w:val="00DA1964"/>
     <w:rsid w:val="00DA5D21"/>
     <w:rsid w:val="00DA67AA"/>
     <w:rsid w:val="00DB1C78"/>
     <w:rsid w:val="00DC1EC0"/>
     <w:rsid w:val="00DC3BD1"/>
     <w:rsid w:val="00DD0844"/>
     <w:rsid w:val="00DD5A44"/>
     <w:rsid w:val="00DD738D"/>
+    <w:rsid w:val="00DE6E5D"/>
     <w:rsid w:val="00DF65A0"/>
     <w:rsid w:val="00DF6C65"/>
     <w:rsid w:val="00DF713D"/>
     <w:rsid w:val="00E027D7"/>
     <w:rsid w:val="00E11ACA"/>
     <w:rsid w:val="00E15029"/>
     <w:rsid w:val="00E27C7D"/>
     <w:rsid w:val="00E34537"/>
     <w:rsid w:val="00E3710F"/>
     <w:rsid w:val="00E405F3"/>
     <w:rsid w:val="00E524CB"/>
     <w:rsid w:val="00E55A00"/>
     <w:rsid w:val="00E61D1B"/>
     <w:rsid w:val="00E63FB9"/>
     <w:rsid w:val="00E7747C"/>
     <w:rsid w:val="00E867D3"/>
     <w:rsid w:val="00E87D1D"/>
     <w:rsid w:val="00EA4B14"/>
     <w:rsid w:val="00EA7A98"/>
     <w:rsid w:val="00EB41D5"/>
     <w:rsid w:val="00EB6E56"/>
     <w:rsid w:val="00EC168B"/>
     <w:rsid w:val="00EC5E38"/>
     <w:rsid w:val="00EC7F7C"/>
     <w:rsid w:val="00ED1A00"/>
     <w:rsid w:val="00EE04C5"/>
     <w:rsid w:val="00EE0E9C"/>
     <w:rsid w:val="00EE3584"/>
     <w:rsid w:val="00EF427F"/>
     <w:rsid w:val="00EF6193"/>
     <w:rsid w:val="00EF6F42"/>
     <w:rsid w:val="00F05EF5"/>
     <w:rsid w:val="00F17FB5"/>
     <w:rsid w:val="00F22980"/>
     <w:rsid w:val="00F274E3"/>
     <w:rsid w:val="00F4531C"/>
     <w:rsid w:val="00F460ED"/>
     <w:rsid w:val="00F54A93"/>
     <w:rsid w:val="00F55A4D"/>
     <w:rsid w:val="00F62B38"/>
     <w:rsid w:val="00F77A78"/>
     <w:rsid w:val="00F80BBB"/>
     <w:rsid w:val="00F83DB8"/>
     <w:rsid w:val="00F86105"/>
     <w:rsid w:val="00F94149"/>
+    <w:rsid w:val="00FA27D4"/>
     <w:rsid w:val="00FB1983"/>
     <w:rsid w:val="00FB3AF7"/>
     <w:rsid w:val="00FB4A03"/>
     <w:rsid w:val="00FC7D61"/>
     <w:rsid w:val="00FD0958"/>
     <w:rsid w:val="00FD6779"/>
     <w:rsid w:val="00FD72D8"/>
     <w:rsid w:val="00FE2078"/>
     <w:rsid w:val="00FE5990"/>
     <w:rsid w:val="00FE6D48"/>
     <w:rsid w:val="00FF7FD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4AE2D16C"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13799,50 +12878,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:aliases w:val="5 espacios"/>
     <w:qFormat/>
     <w:rsid w:val="00E34537"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="964"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00390772"/>
     <w:pPr>
@@ -14695,93 +13779,93 @@
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="has-background">
     <w:name w:val="has-background"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C73C4C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00C73C4C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="nfasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00C73C4C"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="has-very-light-gray-background-color">
     <w:name w:val="has-very-light-gray-background-color"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00C73C4C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="17702428">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="45375503">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16100,51 +15184,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146197534">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdigital.unal.edu.co/10578/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/ceiich.24485691e.2014.12.49710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@correo.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@correo.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/referencias/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bdigital.unal.edu.co/10578/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22201/ceiich.24485691e.2014.12.49710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@correo.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:autor@correo.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normas-apa.org/referencias/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -17212,100 +16296,89 @@
     <b:Year>2003</b:Year>
     <b:Month>octubre</b:Month>
     <b:Day>9</b:Day>
     <b:CountryRegion>España</b:CountryRegion>
     <b:Publisher>BOE núm. 242</b:Publisher>
     <b:RefOrder>21</b:RefOrder>
   </b:Source>
   <b:Source>
     <b:Tag>Agr</b:Tag>
     <b:SourceType>Misc</b:SourceType>
     <b:Guid>{3AA5CBD2-F2D3-4886-887C-6D2673131EC4}</b:Guid>
     <b:Author>
       <b:Author>
         <b:Corporate>Agrupación de Tráfico de la Guardia Civil</b:Corporate>
       </b:Author>
     </b:Author>
     <b:Title>Normas de la Agrupación</b:Title>
     <b:PublicationTitle>Título 2 Nombramiento del servicico, Título 11 Proc. de control de la alcoholemia y el consumo de otras drogas en la seguridad vial, Título  6 Proc. de control y vigilancia del tráfico, la circulación de vehículos a motor y el transporte por carretera.</b:PublicationTitle>
     <b:Year>Normativa interna</b:Year>
     <b:RefOrder>22</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7866504-9974-4D1D-A41C-4CA21D743DAB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{704E1571-CFA2-4DB7-9BE6-227E6B03C720}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>15233</Characters>
+  <Pages>10</Pages>
+  <Words>2548</Words>
+  <Characters>14018</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>35</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>116</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
-      <vt:variant>
-[...4 lines deleted...]
-      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
-      <vt:lpstr>        </vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>        Juan Pérez: conceptualización del estudio, diseño metodológico y redacción del b</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>17967</CharactersWithSpaces>
+  <CharactersWithSpaces>16533</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords>, docId:42AAD0A335A1D3FBAF2D72737DFB078B</cp:keywords>
+  <keywords>, docId:56FA09DD0747820D7C719D3F672EE703</keywords>
   <dc:description/>
-  <cp:lastModifiedBy/>
-  <cp:revision></cp:revision>
+  <lastModifiedBy/>
+  <revision>1</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>c9df02e6e573bd45ade09f6485bb67b941221a4a3a6e06dbc28f7ff945195d0c</vt:lpwstr>
   </property>
 </Properties>
 </file>